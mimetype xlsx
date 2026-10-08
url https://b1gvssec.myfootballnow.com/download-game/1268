--- v8 (2026-08-16)
+++ v9 (2026-10-08)
@@ -338,51 +338,51 @@
   <si>
     <t>#91 Don Hughes - WLB</t>
   </si>
   <si>
     <t>#93 Walter Lee - RDE</t>
   </si>
   <si>
     <t>#13 James Lee - K</t>
   </si>
   <si>
     <t>ARK</t>
   </si>
   <si>
     <t>ARK 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-ARK 25 (15:00) 10-Brian Nelson ran to ARK 28 for 3 yards. Tackle by 41-Otto Pfeffer. WAS 57-Joseph Hatton was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#6 Joseph Harris - QB</t>
+    <t>#9 Joseph Harris - QB</t>
   </si>
   <si>
     <t>#39 Brian Nelson - RB</t>
   </si>
   <si>
     <t>#34 Paul Shaffer - RB</t>
   </si>
   <si>
     <t>#87 Gordon Oconnell - TE</t>
   </si>
   <si>
     <t>#88 Brett Butler - TE</t>
   </si>
   <si>
     <t>#86 Deon Henry - WR</t>
   </si>
   <si>
     <t>#74 Charlie Anderson - LT</t>
   </si>
   <si>
     <t>#72 Antonio Hatchett - LG</t>
   </si>
   <si>
     <t>#63 Jonathan Kane - C</t>
   </si>
@@ -698,51 +698,51 @@
   <si>
     <t>1-10-ARK 34 (8:09) 32-Whitney Strong ran to ARK 24 for 9 yards. Tackle by 21-Daniel Clay.</t>
   </si>
   <si>
     <t>#61 Warren Gonzalez - LDE</t>
   </si>
   <si>
     <t>#26 Brian Stanton - CB</t>
   </si>
   <si>
     <t>7:36</t>
   </si>
   <si>
     <t>ARK 24</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-1-ARK 24 (7:35) 32-Whitney Strong ran to ARK 23 for 2 yards. Tackle by 50-Don Hughes.</t>
   </si>
   <si>
-    <t>#41 Ronald Ellis - FB</t>
+    <t>#35 Ronald Ellis - FB</t>
   </si>
   <si>
     <t>#91 Fernando Bryant - LDE</t>
   </si>
   <si>
     <t>7:01</t>
   </si>
   <si>
     <t>ARK 23</t>
   </si>
   <si>
     <t>Split Backs Normal WR Post</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-ARK 23 (7:00) 7-Charles Perez pass Pass knocked down by 21-Daniel Clay. incomplete, intended for 32-Whitney Strong. PENALTY - Offsides (ARK 92-Warren Gonzalez)</t>
   </si>
   <si>
     <t>6:56</t>
   </si>
   <si>
     <t>ARK 18</t>
   </si>