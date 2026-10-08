--- v8 (2026-08-16)
+++ v9 (2026-10-08)
@@ -500,51 +500,51 @@
   <si>
     <t>#56 Lester Mahaffey - DT</t>
   </si>
   <si>
     <t>14:43</t>
   </si>
   <si>
     <t>WAS 30</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>46 Normal 3 Deep Zone</t>
   </si>
   <si>
     <t>1-10-WAS 30 (14:44) 7-Charles Perez pass complete to 83-Ronald Ellis to TEX 47 for 24 yards. Pushed out of bounds by 33-Bert McNew. PENALTY - Holding (WAS 62-Warren Nelson)</t>
   </si>
   <si>
     <t>#5 Charles Perez - QB</t>
   </si>
   <si>
     <t>#33 David Walker - RB</t>
   </si>
   <si>
-    <t>#41 Ronald Ellis - FB</t>
+    <t>#35 Ronald Ellis - FB</t>
   </si>
   <si>
     <t>#46 William Fredrickson - TE</t>
   </si>
   <si>
     <t>#10 Ryan Veal - WR</t>
   </si>
   <si>
     <t>#77 Raymond Sim - LT</t>
   </si>
   <si>
     <t>#62 Warren Nelson - LG</t>
   </si>
   <si>
     <t>#64 Edward Lewis - C</t>
   </si>
   <si>
     <t>#60 Harry Key - LG</t>
   </si>
   <si>
     <t>#62 Richard Peart - LT</t>
   </si>
   <si>
     <t>#91 Micheal Miller - LDE</t>
   </si>