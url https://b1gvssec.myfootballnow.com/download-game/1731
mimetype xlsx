--- v3 (2026-09-02)
+++ v4 (2026-11-01)
@@ -341,78 +341,78 @@
   <si>
     <t>#51 Richard Olson - RDE</t>
   </si>
   <si>
     <t>#18 Ronald Davis - K</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>14:53</t>
   </si>
   <si>
     <t>IND 31</t>
   </si>
   <si>
     <t>I Formation Twin WR HB Toss Weak</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-IND 31 (14:54) 34-Russell Duffy ran to IND 31 for a short gain. Tackle by 98-Joey Houston.</t>
   </si>
   <si>
-    <t>#3 Jon McCrary - QB</t>
+    <t>#8 Jon McCrary - QB</t>
   </si>
   <si>
     <t>#34 Russell Duffy - RB</t>
   </si>
   <si>
     <t>#39 David Gable - RB</t>
   </si>
   <si>
     <t>#47 Tom Rogers - WR</t>
   </si>
   <si>
     <t>#12 Dwayne Mink - WR</t>
   </si>
   <si>
     <t>#85 Charles Domenico - WR</t>
   </si>
   <si>
     <t>#75 Kenneth Brunelle - RT</t>
   </si>
   <si>
     <t>#63 William Daniel - RG</t>
   </si>
   <si>
     <t>#53 Tony Henderson - C</t>
   </si>
   <si>
-    <t>#1 Ronald Stauffer - RG</t>
+    <t>#58 Ronald Stauffer - RG</t>
   </si>
   <si>
     <t>#56 Lance Cox - RT</t>
   </si>
   <si>
     <t>#63 Keith Martin - LDE</t>
   </si>
   <si>
     <t>#91 Timothy Delapaz - DT</t>
   </si>
   <si>
     <t>#75 David Harrow - DT</t>
   </si>
   <si>
     <t>#61 Ramiro Sawyer - RDE</t>
   </si>
   <si>
     <t>#52 Edward Anderson - SLB</t>
   </si>
   <si>
     <t>#90 Peter Paradis - LDE</t>
   </si>
   <si>
     <t>#97 Joey Houston - WLB</t>
   </si>
@@ -458,51 +458,51 @@
   <si>
     <t>#81 Louis Murphy - TE</t>
   </si>
   <si>
     <t>#7 Philip Young - K</t>
   </si>
   <si>
     <t>#73 Fred Finley - C</t>
   </si>
   <si>
     <t>#52 Gregory Marten - RG</t>
   </si>
   <si>
     <t>#65 William Dutcher - FB</t>
   </si>
   <si>
     <t>#66 Michael Jones - LT</t>
   </si>
   <si>
     <t>#25 Charles Lee - CB</t>
   </si>
   <si>
     <t>#50 Charles Tickle - WLB</t>
   </si>
   <si>
-    <t>#64 David Lane - DT</t>
+    <t>#96 David Lane - DT</t>
   </si>
   <si>
     <t>#92 Anthony Norman - DT</t>
   </si>
   <si>
     <t>#83 Donald Norman - WR</t>
   </si>
   <si>
     <t>#56 Jaime Murray - MLB</t>
   </si>
   <si>
     <t>IND 35</t>
   </si>
   <si>
     <t>(14:02) 5-Guy Cordeiro kicks 74 yards from IND 35 to NEB -9. Touchback.</t>
   </si>
   <si>
     <t>#45 Charles Harvey - RB</t>
   </si>
   <si>
     <t>#42 Patrick Williams - MLB</t>
   </si>
   <si>
     <t>#11 Robert Brown - WR</t>
   </si>
@@ -524,51 +524,51 @@
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>Nickel Normal Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-NEB 25 (14:02) 6-Gary Thomas pass complete to 85-Robert Cox to NEB 30 for 5 yards. Tackle by 35-Salvador Thiel.</t>
   </si>
   <si>
     <t>#6 Gary Thomas - QB</t>
   </si>
   <si>
     <t>#85 Robert Cox - TE</t>
   </si>
   <si>
     <t>#16 Leonard Rodriquez - WR</t>
   </si>
   <si>
     <t>#60 Martin Correa - LT</t>
   </si>
   <si>
     <t>#69 Clair Reed - LG</t>
   </si>
   <si>
-    <t>#50 Charles Stamm - C</t>
+    <t>#75 Charles Stamm - C</t>
   </si>
   <si>
     <t>#65 Michael Dolezal - RG</t>
   </si>
   <si>
     <t>#74 Jay McCabe - RT</t>
   </si>
   <si>
     <t>#41 Clarence Sanchez - CB</t>
   </si>
   <si>
     <t>#36 Milton Nielsen - CB</t>
   </si>
   <si>
     <t>#35 Salvador Thiel - SS</t>
   </si>
   <si>
     <t>#22 William Seidel - FS</t>
   </si>
   <si>
     <t>13:30</t>
   </si>
   <si>
     <t>NEB 30</t>
   </si>
@@ -590,51 +590,51 @@
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>3-5-NEB 30 (13:25) 45-Charles Harvey ran to NEB 33 for 3 yards. Tackle by 96-Michael Evans.</t>
   </si>
   <si>
     <t>#23 Mervin Watkins - FB</t>
   </si>
   <si>
     <t>12:45</t>
   </si>
   <si>
     <t>NEB 33</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-NEB 33 (12:44) 9-Randy Saxon punts 46 yards to IND 21.</t>
   </si>
   <si>
-    <t>#9 Randy Saxon - P</t>
+    <t>#2 Randy Saxon - P</t>
   </si>
   <si>
     <t>#56 William Martin - LG</t>
   </si>
   <si>
     <t>12:34</t>
   </si>
   <si>
     <t>IND 21</t>
   </si>
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>4-3 Under Crash Left</t>
   </si>
   <si>
     <t>1-10-IND 21 (12:35) 17-Jon McCrary pass complete to 34-Russell Duffy to IND 35 for 14 yards. 34-Russell Duffy did some fancy footwork there. Pressure by 61-Ramiro Sawyer.</t>
   </si>
   <si>
     <t>#21 Harley Fair - SS</t>
   </si>
   <si>
     <t>11:58</t>
   </si>
@@ -2243,52 +2243,52 @@
     <col min="46" max="46" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">