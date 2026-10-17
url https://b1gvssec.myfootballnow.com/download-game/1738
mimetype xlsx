--- v5 (2026-08-18)
+++ v6 (2026-10-17)
@@ -293,60 +293,60 @@
   <si>
     <t>MIZ has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>OKL</t>
   </si>
   <si>
     <t>OKL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-James Agee kicks 74 yards from OKL 35 to MIZ -9. Touchback.</t>
   </si>
   <si>
     <t>#28 Roger Cooney - RB</t>
   </si>
   <si>
     <t>#59 Walter McNeal - LDE</t>
   </si>
   <si>
-    <t>#90 Enrique Ackman - RDE</t>
+    <t>#60 Enrique Ackman - RDE</t>
   </si>
   <si>
     <t>#99 Rodrigo Hall - MLB</t>
   </si>
   <si>
     <t>#40 Larry Madrid - CB</t>
   </si>
   <si>
-    <t>#39 Randall Roe - CB</t>
+    <t>#28 Randall Roe - CB</t>
   </si>
   <si>
     <t>#56 Bobby Aguilar - DT</t>
   </si>
   <si>
     <t>#53 Mark McConkey - MLB</t>
   </si>
   <si>
     <t>#99 Gilbert Allen - SLB</t>
   </si>
   <si>
     <t>#56 Jeremy Brown - WLB</t>
   </si>
   <si>
     <t>#29 Danial Boyer - SS</t>
   </si>
   <si>
     <t>#9 James Agee - K</t>
   </si>
   <si>
     <t>MIZ</t>
   </si>
   <si>
     <t>MIZ 25</t>
   </si>
@@ -578,51 +578,51 @@
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>3-3-OKL 24 (13:17) 35-James Amis ran to OKL 31 for 7 yards. Tackle by 29-Danial Boyer.</t>
   </si>
   <si>
     <t>#87 Carmelo Wilson - TE</t>
   </si>
   <si>
     <t>12:34</t>
   </si>
   <si>
     <t>OKL 31</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Strong Man Strong Zone Weak</t>
   </si>
   <si>
     <t>1-10-OKL 31 (12:33) PENALTY - False Start (OKL 88-Elijah Sanchez)</t>
   </si>
   <si>
-    <t>#46 Omar Mele - RB</t>
+    <t>#26 Omar Mele - RB</t>
   </si>
   <si>
     <t>#48 Raymond Gonzalez - CB</t>
   </si>
   <si>
     <t>12:32</t>
   </si>
   <si>
     <t>OKL 26</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>1-15-OKL 26 (12:33) 35-James Amis ran to OKL 28 for 3 yards. Tackle by 58-James French.</t>
   </si>
   <si>
     <t>11:56</t>
   </si>
   <si>
     <t>OKL 28</t>
   </si>