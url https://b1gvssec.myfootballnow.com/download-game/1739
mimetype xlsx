--- v5 (2026-08-21)
+++ v6 (2026-10-20)
@@ -398,51 +398,51 @@
   <si>
     <t>#94 Thomas Martinez - DT</t>
   </si>
   <si>
     <t>#74 Edmund Grossman - DT</t>
   </si>
   <si>
     <t>#52 Joshua Moore - RDE</t>
   </si>
   <si>
     <t>#93 Douglas Bates - SLB</t>
   </si>
   <si>
     <t>#51 Kevin Danford - MLB</t>
   </si>
   <si>
     <t>#91 Jerry Bowman - WLB</t>
   </si>
   <si>
     <t>#39 Richard Blackwelder - CB</t>
   </si>
   <si>
     <t>#45 Scott Chambers - CB</t>
   </si>
   <si>
-    <t>#28 Joseph Saville - SS</t>
+    <t>#22 Joseph Saville - SS</t>
   </si>
   <si>
     <t>#47 James Rankin - FS</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>TAM 27</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>3-4 Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>2-8-TAM 27 (14:20) 16-Brian Tharp pass complete to 49-Ashley Wells to TAM 29 for 1 yards. Tackle by 93-Douglas Bates.</t>
   </si>
   <si>
     <t>#49 Ashley Wells - FB</t>
   </si>
   <si>
     <t>#53 Bryan Cooper - MLB</t>
   </si>
@@ -626,51 +626,51 @@
   <si>
     <t>Split Backs 3 Wide Off Tackle Strong</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>2-10-TAM 20 (10:38) 45-Merle Donald ran to TAM 31 for 11 yards. Tackle by 47-James Rankin.</t>
   </si>
   <si>
     <t>9:59</t>
   </si>
   <si>
     <t>TAM 31</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>1-10-TAM 31 (9:58) 45-Merle Donald ran to TAM 29 for -2 yards. Tackle by 39-Richard Blackwelder.</t>
   </si>
   <si>
     <t>#89 John Noe - TE</t>
   </si>
   <si>
-    <t>#65 Kevin Hsieh - RDE</t>
+    <t>#69 Kevin Hsieh - RDE</t>
   </si>
   <si>
     <t>9:22</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>2-12-TAM 29 (9:21) 45-Merle Donald ran to TAM 43 for 14 yards. Tackle by 47-James Rankin.</t>
   </si>
   <si>
     <t>8:39</t>
   </si>
   <si>
     <t>TAM 43</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-TAM 43 (8:38) 49-Ashley Wells ran to TAM 47 for 5 yards. Tackle by 28-Joseph Saville.</t>
   </si>