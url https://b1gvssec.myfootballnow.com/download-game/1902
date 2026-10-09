--- v8 (2026-08-16)
+++ v9 (2026-10-09)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 6-Charles Anderson kicks 66 yards from WAS 35 to LSU -1. 20-Warren Smith to LSU 21 for 23 yards. Tackle by 21-William Fletcher.</t>
   </si>
   <si>
     <t>#45 Warren Smith - RB</t>
   </si>
   <si>
     <t>#79 Joseph Walker - RT</t>
   </si>
   <si>
     <t>#32 Norman Simmons - CB</t>
   </si>
   <si>
     <t>#67 Derek Johnson - RG</t>
   </si>
   <si>
     <t>#29 John Strom - TE</t>
   </si>
   <si>
     <t>#83 James Asmus - TE</t>
   </si>
   <si>
-    <t>#78 Kevin Kautz - LT</t>
+    <t>#55 Kevin Kautz - LT</t>
   </si>
   <si>
     <t>#56 Alexander Ford - LG</t>
   </si>
   <si>
     <t>#30 Daniel Papa - CB</t>
   </si>
   <si>
     <t>#73 William Johnson - LT</t>
   </si>
   <si>
     <t>#62 Russell Delarosa - LG</t>
   </si>
   <si>
     <t>#2 Charles Anderson - K</t>
   </si>
   <si>
     <t>LSU</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>LSU 21</t>
   </si>
@@ -665,51 +665,51 @@
   <si>
     <t>#46 Michale Norman - CB</t>
   </si>
   <si>
     <t>#49 Charles Fenton - SS</t>
   </si>
   <si>
     <t>#40 Gregory Jacques - FS</t>
   </si>
   <si>
     <t>8:40</t>
   </si>
   <si>
     <t>WAS 34</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>2-1-WAS 34 (8:39) 81-Matthew Matthew ran to WAS 37 for 3 yards. Tackle by 56-James Radel.</t>
   </si>
   <si>
-    <t>#41 Ronald Ellis - FB</t>
+    <t>#35 Ronald Ellis - FB</t>
   </si>
   <si>
     <t>#51 Jose Mikel - WLB</t>
   </si>
   <si>
     <t>#43 John Barden - CB</t>
   </si>
   <si>
     <t>7:56</t>
   </si>
   <si>
     <t>WAS 37</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-WAS 37 (7:55) 33-David Walker ran to WAS 44 for 7 yards. Tackle by 40-Gregory Jacques.</t>
   </si>
   <si>
     <t>#81 Fred Simonds - WR</t>
   </si>