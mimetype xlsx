--- v10 (2026-08-16)
+++ v11 (2026-09-18)
@@ -521,54 +521,54 @@
   <si>
     <t>#16 Donald Deleon - WR</t>
   </si>
   <si>
     <t>#84 Mark Garza - WR</t>
   </si>
   <si>
     <t>#11 Austin Tighe - WR</t>
   </si>
   <si>
     <t>#74 Charlie Anderson - LT</t>
   </si>
   <si>
     <t>#68 Michael Scott - LG</t>
   </si>
   <si>
     <t>#52 Gil Harder - C</t>
   </si>
   <si>
     <t>#63 Richard Thomas - LG</t>
   </si>
   <si>
     <t>#71 Alex Cates - RT</t>
   </si>
   <si>
-    <t>#91 Troy Albertson - LDE</t>
-[...2 lines deleted...]
-    <t>#95 Johnny Driggins - DT</t>
+    <t>#76 Troy Albertson - LDE</t>
+  </si>
+  <si>
+    <t>#69 Johnny Driggins - DT</t>
   </si>
   <si>
     <t>#51 Philip Edgington - MLB</t>
   </si>
   <si>
     <t>#24 Kurt Johnson - CB</t>
   </si>
   <si>
     <t>#26 Benjamin Whitener - CB</t>
   </si>
   <si>
     <t>#55 Daniel Belton - WLB</t>
   </si>
   <si>
     <t>#47 Raymond Trott - SS</t>
   </si>
   <si>
     <t>12:40</t>
   </si>
   <si>
     <t>ARK 42</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>