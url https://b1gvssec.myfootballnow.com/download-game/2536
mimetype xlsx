--- v11 (2026-09-18)
+++ v12 (2026-10-08)
@@ -473,81 +473,81 @@
   <si>
     <t>4-11-WAS 24 (13:19) 9-Bradley Maxwell punts 43 yards to ARK 33. Fair Catch by 33-Cody Wyatt.</t>
   </si>
   <si>
     <t>#9 Bradley Maxwell - P</t>
   </si>
   <si>
     <t>#60 Ryan Hughes - C</t>
   </si>
   <si>
     <t>#33 Cody Wyatt - RB</t>
   </si>
   <si>
     <t>#82 Dennis Miller - WR</t>
   </si>
   <si>
     <t>#13 Ace Blizzard - WR</t>
   </si>
   <si>
     <t>#84 James Thomas - WR</t>
   </si>
   <si>
     <t>#56 Frank Hammack - LT</t>
   </si>
   <si>
-    <t>#41 Ronald Ellis - FB</t>
+    <t>#35 Ronald Ellis - FB</t>
   </si>
   <si>
     <t>#40 Franklin Cantrel - FB</t>
   </si>
   <si>
     <t>#77 John Bart - LT</t>
   </si>
   <si>
     <t>13:12</t>
   </si>
   <si>
     <t>ARK 33</t>
   </si>
   <si>
     <t>Quarter Normal CB5 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-ARK 33 (13:13) 4-Derek Glenn pass complete to 85-Dennis Miller to ARK 42 for 9 yards. Tackle by 47-Raymond Trott.</t>
   </si>
   <si>
     <t>#4 Derek Glenn - QB</t>
   </si>
   <si>
     <t>#16 Donald Deleon - WR</t>
   </si>
   <si>
     <t>#84 Mark Garza - WR</t>
   </si>
   <si>
-    <t>#11 Austin Tighe - WR</t>
+    <t>#89 Austin Tighe - WR</t>
   </si>
   <si>
     <t>#74 Charlie Anderson - LT</t>
   </si>
   <si>
     <t>#68 Michael Scott - LG</t>
   </si>
   <si>
     <t>#52 Gil Harder - C</t>
   </si>
   <si>
     <t>#63 Richard Thomas - LG</t>
   </si>
   <si>
     <t>#71 Alex Cates - RT</t>
   </si>
   <si>
     <t>#76 Troy Albertson - LDE</t>
   </si>
   <si>
     <t>#69 Johnny Driggins - DT</t>
   </si>
   <si>
     <t>#51 Philip Edgington - MLB</t>
   </si>
@@ -665,51 +665,51 @@
   <si>
     <t>Quarter Normal Man Short Zone</t>
   </si>
   <si>
     <t>1-10-WAS 32 (10:02) 4-Derek Glenn pass complete to 12-James Thomas to WAS 26 for 6 yards. Tackle by 47-Raymond Trott.</t>
   </si>
   <si>
     <t>9:28</t>
   </si>
   <si>
     <t>WAS 26</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>2-4-WAS 26 (9:27) 33-Cody Wyatt ran to WAS 11 for 15 yards. Tackle by 26-Benjamin Whitener.</t>
   </si>
   <si>
     <t>#64 Robert Cave - C</t>
   </si>
   <si>
-    <t>#92 Dennis Fritz - DT</t>
+    <t>#64 Dennis Fritz - DT</t>
   </si>
   <si>
     <t>8:45</t>
   </si>
   <si>
     <t>WAS 11</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-WAS 11 (8:44) 4-Derek Glenn pass Pass knocked down by 27-Glen Yu. incomplete, intended for 16-Donald Deleon.</t>
   </si>
   <si>
     <t>8:40</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>2-10-WAS 11 (8:41) 35-Jimmie Treece ran to WAS 4 for 7 yards. Tackle by 59-Mark Gee.</t>
   </si>