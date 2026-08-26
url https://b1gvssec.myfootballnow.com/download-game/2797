--- v0 (2026-06-24)
+++ v1 (2026-08-26)
@@ -317,99 +317,99 @@
   <si>
     <t>#56 Lester Mahaffey - DT</t>
   </si>
   <si>
     <t>#65 Edward Fregoso - LDE</t>
   </si>
   <si>
     <t>#28 Mickey Cargile - CB</t>
   </si>
   <si>
     <t>#99 James Bennett - MLB</t>
   </si>
   <si>
     <t>#91 Eddie Huff - LDE</t>
   </si>
   <si>
     <t>#75 Daniel Ballard - RDE</t>
   </si>
   <si>
     <t>#59 Joseph Hill - DT</t>
   </si>
   <si>
     <t>#38 Edwin Holmberg - CB</t>
   </si>
   <si>
-    <t>#97 John Rose - MLB</t>
+    <t>#51 John Rose - MLB</t>
   </si>
   <si>
     <t>#3 Kirby Beach - K</t>
   </si>
   <si>
     <t>FLA</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>FLA 24</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-FLA 24 (14:56) 17-Russell Schaller pass complete to 37-Kelvin Roach to FLA 26 for 2 yards. Tackle by 27-Thomas Richardson.</t>
   </si>
   <si>
     <t>#17 Russell Schaller - QB</t>
   </si>
   <si>
     <t>#24 Wilbur Hawkins - RB</t>
   </si>
   <si>
     <t>#36 Kelvin Roach - FB</t>
   </si>
   <si>
     <t>#85 Steven Snyder - TE</t>
   </si>
   <si>
     <t>#84 Brian Landeros - WR</t>
   </si>
   <si>
     <t>#87 David Hughes - WR</t>
   </si>
   <si>
     <t>#67 David Meeks - LT</t>
   </si>
   <si>
     <t>#61 Bruce McCabe - LG</t>
   </si>
   <si>
-    <t>#63 Sean Jones - C</t>
+    <t>#51 Sean Jones - C</t>
   </si>
   <si>
     <t>#53 John Green - RG</t>
   </si>
   <si>
     <t>#78 Alton Sheffield - RT</t>
   </si>
   <si>
     <t>#91 Fernando Bryant - LDE</t>
   </si>
   <si>
     <t>#92 Anthony Norman - DT</t>
   </si>
   <si>
     <t>#97 Randy Sprague - DT</t>
   </si>
   <si>
     <t>#93 Walter Lee - RDE</t>
   </si>
   <si>
     <t>#54 Ronald Lamarr - WLB</t>
   </si>
   <si>
     <t>#94 George Porter - MLB</t>
   </si>
@@ -605,51 +605,51 @@
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-6-ARK 10 (7:33) 18-Albert Woods 28 yard field goal is GOOD. FLA 3 ARK 0</t>
   </si>
   <si>
     <t>#2 Bradley Benson - QB</t>
   </si>
   <si>
     <t>#18 Albert Woods - K</t>
   </si>
   <si>
     <t>#68 Joey Dingess - C</t>
   </si>
   <si>
     <t>#71 Gary Goldberg - LG</t>
   </si>
   <si>
     <t>#90 Gerardo Ervin - DT</t>
   </si>
   <si>
     <t>#58 Brian Smith - SLB</t>
   </si>
   <si>
-    <t>#55 Don Hughes - WLB</t>
+    <t>#91 Don Hughes - WLB</t>
   </si>
   <si>
     <t>#90 Enrique Ackman - RDE</t>
   </si>
   <si>
     <t>7:29</t>
   </si>
   <si>
     <t>FLA 35</t>
   </si>
   <si>
     <t>(7:30) 18-Albert Woods kicks 75 yards from FLA 35 to ARK -10. Touchback.</t>
   </si>
   <si>
     <t>#33 Cody Wyatt - RB</t>
   </si>
   <si>
     <t>#40 Thomas Hardin - CB</t>
   </si>
   <si>
     <t>ARK 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
@@ -659,63 +659,63 @@
   <si>
     <t>1-10-ARK 25 (7:30) 33-Cody Wyatt ran to ARK 36 for 11 yards. Tackle by 28-Mickey Cargile.</t>
   </si>
   <si>
     <t>#4 Derek Glenn - QB</t>
   </si>
   <si>
     <t>#88 Brett Butler - TE</t>
   </si>
   <si>
     <t>#16 Donald Deleon - WR</t>
   </si>
   <si>
     <t>#13 Ace Blizzard - WR</t>
   </si>
   <si>
     <t>#19 Scott Lachance - WR</t>
   </si>
   <si>
     <t>#74 Charlie Anderson - LT</t>
   </si>
   <si>
     <t>#68 Michael Scott - LG</t>
   </si>
   <si>
-    <t>#73 Gil Harder - C</t>
+    <t>#52 Gil Harder - C</t>
   </si>
   <si>
     <t>#77 Arthur Rayburn - RT</t>
   </si>
   <si>
     <t>#71 Alex Cates - RT</t>
   </si>
   <si>
     <t>#93 Bradley Connolly - WLB</t>
   </si>
   <si>
-    <t>#40 Richard Garcia - SS</t>
+    <t>#26 Richard Garcia - SS</t>
   </si>
   <si>
     <t>#37 Daniel Cowley - FS</t>
   </si>
   <si>
     <t>6:51</t>
   </si>
   <si>
     <t>ARK 36</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-ARK 36 (6:50) 4-Derek Glenn pass complete to 16-Donald Deleon to ARK 47 for 11 yards. Tackle by 28-Mickey Cargile.</t>
   </si>
   <si>
     <t>#20 Daniel Palmer - RB</t>
   </si>
   <si>
     <t>#87 Chase Gaines - TE</t>
   </si>