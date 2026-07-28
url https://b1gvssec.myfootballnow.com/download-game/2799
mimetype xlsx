--- v0 (2026-06-24)
+++ v1 (2026-07-28)
@@ -368,78 +368,78 @@
   <si>
     <t>#31 Otis Marchant - RB</t>
   </si>
   <si>
     <t>#80 Jesse Smith - TE</t>
   </si>
   <si>
     <t>#88 Jimmy Fleet - WR</t>
   </si>
   <si>
     <t>#88 Jason Stuart - WR</t>
   </si>
   <si>
     <t>#81 Frank Priest - WR</t>
   </si>
   <si>
     <t>#72 Jeffrey Woods - LT</t>
   </si>
   <si>
     <t>#78 Allan Vandyke - RG</t>
   </si>
   <si>
     <t>#52 Robert Amick - RT</t>
   </si>
   <si>
-    <t>#78 Allen Lohman - RG</t>
+    <t>#51 Allen Lohman - RG</t>
   </si>
   <si>
     <t>#66 Aaron Johnson - RT</t>
   </si>
   <si>
     <t>#76 Ryan Twombly - DT</t>
   </si>
   <si>
     <t>#52 Lawrence Bond - DT</t>
   </si>
   <si>
     <t>#59 Richard Montoya - DT</t>
   </si>
   <si>
     <t>#56 John Givens - RDE</t>
   </si>
   <si>
     <t>#52 Brian Burns - MLB</t>
   </si>
   <si>
     <t>#99 Micheal Brady - WLB</t>
   </si>
   <si>
     <t>#42 Mark Lomas - FS</t>
   </si>
   <si>
-    <t>#21 Clyde Melendez - CB</t>
+    <t>#45 Clyde Melendez - SS</t>
   </si>
   <si>
     <t>#34 William Winn - CB</t>
   </si>
   <si>
     <t>#34 Wilfred Schaefer - CB</t>
   </si>
   <si>
     <t>#1 Steve  Jones - SLB</t>
   </si>
   <si>
     <t>14:10</t>
   </si>
   <si>
     <t>OMU 44</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-OMU 44 (14:09) 31-Otis Marchant ran to OMU 46 for 2 yards. Tackle by 21-Clyde Melendez.</t>
   </si>
@@ -1073,51 +1073,51 @@
   <si>
     <t>ALA 41</t>
   </si>
   <si>
     <t>1-10-ALA 41 (6:55) PENALTY - False Start (ALA 50-Donald Watt)</t>
   </si>
   <si>
     <t>6:54</t>
   </si>
   <si>
     <t>ALA 36</t>
   </si>
   <si>
     <t>1-15-ALA 36 (6:55) 28-Kevin Holmes ran to OMU 31 for 32 yards.</t>
   </si>
   <si>
     <t>6:09</t>
   </si>
   <si>
     <t>OMU 31</t>
   </si>
   <si>
     <t>1-10-OMU 31 (6:08) 44-Kenneth Berry ran to OMU 29 for 2 yards. Tackle by 91-George Fields.</t>
   </si>
   <si>
-    <t>#43 Andrew Griggs - RB</t>
+    <t>#43 Andrew Griggs - FB</t>
   </si>
   <si>
     <t>5:28</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle Deep Man</t>
   </si>
   <si>
     <t>2-8-OMU 29 (5:27) 10-Mark Mello pass complete to 43-Andrew Griggs to OMU 23 for 6 yards. Tackle by 20-Daniel Bourque.</t>
   </si>
   <si>
     <t>4:48</t>
   </si>
   <si>
     <t>OMU 23</t>
   </si>
   <si>
     <t>3-2-OMU 23 (4:47) 42-Victor Boss ran to OMU 19 for 4 yards. Tackle by 91-George Fields.</t>
   </si>
   <si>
     <t>4:10</t>
   </si>
   <si>
     <t>OMU 19</t>
   </si>