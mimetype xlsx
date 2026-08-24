--- v0 (2026-07-28)
+++ v1 (2026-08-24)
@@ -761,51 +761,51 @@
   <si>
     <t>Nickel Normal Cover 2</t>
   </si>
   <si>
     <t>2-8-SCG 33 (6:08) 23-Terry Waltman ran to SCG 37 for 4 yards. Tackle by 97-Joey Houston. WIS 97-Joey Houston was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#85 Ed Harris - WR</t>
   </si>
   <si>
     <t>5:27</t>
   </si>
   <si>
     <t>SCG 37</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>3-4-SCG 37 (5:26) 23-Terry Waltman ran to SCG 42 for 5 yards. Tackle by 51-Gustavo Jordan.</t>
   </si>
   <si>
     <t>#48 Derrick Garrison - RB</t>
   </si>
   <si>
-    <t>#90 Elias Warner - WLB</t>
+    <t>#58 Elias Warner - WLB</t>
   </si>
   <si>
     <t>4:48</t>
   </si>
   <si>
     <t>SCG 42</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>1-10-SCG 42 (4:47) 23-Terry Waltman ran to SCG 45 for 3 yards. Tackle by 90-Elias Warner.</t>
   </si>
   <si>
     <t>4:13</t>
   </si>
   <si>
     <t>SCG 45</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>2-7-SCG 45 (4:12) 10-Stephen McShan pass complete to 89-Darryl Bergeron to WIS 49 for 6 yards. Tackle by 51-Gustavo Jordan.</t>
   </si>