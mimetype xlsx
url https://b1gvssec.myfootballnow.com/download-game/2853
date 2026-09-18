--- v8 (2026-08-16)
+++ v9 (2026-09-18)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>WAS has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>ARK</t>
   </si>
   <si>
     <t>ARK 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Kirby Beach kicks 75 yards from ARK 35 to WAS -10. 85-Eric Lawrence to WAS 18 for 28 yards. Tackle by 21-Daniel Clay.</t>
   </si>
   <si>
     <t>#33 Eric Lawrence - RB</t>
   </si>
   <si>
-    <t>#91 Troy Albertson - LDE</t>
+    <t>#76 Troy Albertson - LDE</t>
   </si>
   <si>
     <t>#55 Daniel Belton - WLB</t>
   </si>
   <si>
     <t>#37 Alvin Bower - CB</t>
   </si>
   <si>
     <t>#67 Mark Gee - RDE</t>
   </si>
   <si>
     <t>#45 Michael Rothe - FS</t>
   </si>
   <si>
     <t>#99 Roy Chalmers - RDE</t>
   </si>
   <si>
     <t>#53 Joel Williams - SLB</t>
   </si>
   <si>
     <t>#54 David Binion - WLB</t>
   </si>
   <si>
     <t>#40 Franklin Cantrel - FB</t>
   </si>
@@ -584,51 +584,51 @@
   <si>
     <t>#16 Donald Deleon - WR</t>
   </si>
   <si>
     <t>#13 Ace Blizzard - WR</t>
   </si>
   <si>
     <t>#19 Scott Lachance - WR</t>
   </si>
   <si>
     <t>#74 Charlie Anderson - LT</t>
   </si>
   <si>
     <t>#68 Michael Scott - LG</t>
   </si>
   <si>
     <t>#52 Gil Harder - C</t>
   </si>
   <si>
     <t>#77 Arthur Rayburn - RT</t>
   </si>
   <si>
     <t>#71 Alex Cates - RT</t>
   </si>
   <si>
-    <t>#95 Johnny Driggins - DT</t>
+    <t>#69 Johnny Driggins - DT</t>
   </si>
   <si>
     <t>#90 Jordan Pettway - DT</t>
   </si>
   <si>
     <t>#51 Philip Edgington - MLB</t>
   </si>
   <si>
     <t>#24 Kurt Johnson - CB</t>
   </si>
   <si>
     <t>#47 Raymond Trott - SS</t>
   </si>
   <si>
     <t>10:43</t>
   </si>
   <si>
     <t>ARK 31</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>