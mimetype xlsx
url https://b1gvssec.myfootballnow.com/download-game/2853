--- v9 (2026-09-18)
+++ v10 (2026-10-09)
@@ -404,51 +404,51 @@
   <si>
     <t>#97 Randy Sprague - DT</t>
   </si>
   <si>
     <t>#90 Enrique Ackman - RDE</t>
   </si>
   <si>
     <t>#94 George Porter - MLB</t>
   </si>
   <si>
     <t>#39 Donovan Garrett - CB</t>
   </si>
   <si>
     <t>#30 James Cromwell - CB</t>
   </si>
   <si>
     <t>#22 Eddy Phillips - CB</t>
   </si>
   <si>
     <t>#24 Andre Wilde - SS</t>
   </si>
   <si>
     <t>#31 Shawn Simon - CB</t>
   </si>
   <si>
-    <t>#25 Charles Johnson - CB</t>
+    <t>#31 Charles Johnson - CB</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>WAS 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>2-3-WAS 25 (14:14) 23-Max Wilson ran to WAS 31 for 6 yards. Tackle by 53-Jimmie Gulley.</t>
   </si>
   <si>
     <t>#83 Frank Cantrell lll - TE</t>
   </si>
   <si>
     <t>#93 Walter Lee - RDE</t>
   </si>
   <si>
     <t>#53 Jimmie Gulley - SLB</t>
   </si>
@@ -458,51 +458,51 @@
   <si>
     <t>#27 Thomas Richardson - CB</t>
   </si>
   <si>
     <t>#21 Daniel Clay - SS</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
   <si>
     <t>WAS 31</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-WAS 31 (13:32) 85-Eric Lawrence ran to WAS 36 for 5 yards. Tackle by 31-Shawn Simon.</t>
   </si>
   <si>
     <t>#43 Allan Miller - FB</t>
   </si>
   <si>
-    <t>#41 Ronald Ellis - FB</t>
+    <t>#35 Ronald Ellis - FB</t>
   </si>
   <si>
     <t>#94 Mark Hernandez - LDE</t>
   </si>
   <si>
     <t>12:50</t>
   </si>
   <si>
     <t>WAS 36</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Quarter Normal CB5 Blitz</t>
   </si>
   <si>
     <t>2-5-WAS 36 (12:49) 32-Duane Rutledge ran to WAS 44 for 8 yards. Tackle by 21-Daniel Clay.</t>
   </si>
   <si>
     <t>#40 Thomas Hardin - CB</t>
   </si>
   <si>
     <t>12:09</t>
   </si>
@@ -635,51 +635,51 @@
   <si>
     <t>2-9-ARK 31 (10:42) 4-Derek Glenn pass complete to 33-Cody Wyatt to ARK 43 for 12 yards. Tackle by 37-Alvin Bower.</t>
   </si>
   <si>
     <t>#84 Mark Garza - WR</t>
   </si>
   <si>
     <t>#54 Eugene Burchfield - SLB</t>
   </si>
   <si>
     <t>10:01</t>
   </si>
   <si>
     <t>ARK 43</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>1-10-ARK 43 (10:00) 28-Daniel Palmer ran to WAS 49 for 9 yards. Tackle by 24-Kurt Johnson.</t>
   </si>
   <si>
     <t>#20 Daniel Palmer - RB</t>
   </si>
   <si>
-    <t>#11 Austin Tighe - WR</t>
+    <t>#89 Austin Tighe - WR</t>
   </si>
   <si>
     <t>#82 Dennis Miller - WR</t>
   </si>
   <si>
     <t>9:22</t>
   </si>
   <si>
     <t>WAS 49</t>
   </si>
   <si>
     <t>2-1-WAS 49 (9:21) 11-Austin Tighe ran to WAS 38 for 11 yards. Tackle by 51-Philip Edgington.</t>
   </si>
   <si>
     <t>#26 Benjamin Whitener - CB</t>
   </si>
   <si>
     <t>#43 Russell Smith - FS</t>
   </si>
   <si>
     <t>#49 Frank Hopkins - FS</t>
   </si>
   <si>
     <t>8:42</t>
   </si>
@@ -728,54 +728,54 @@
   <si>
     <t>#78 Doug Rodman - LT</t>
   </si>
   <si>
     <t>#90 Kevin Torres - RDE</t>
   </si>
   <si>
     <t>#57 George Rodriguez - WLB</t>
   </si>
   <si>
     <t>7:55</t>
   </si>
   <si>
     <t>WAS 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(7:56) Extra point GOOD by 3-Kirby Beach. WAS 57-George Rodriguez was injured on the play. He looks like he should be able to return. WAS 0 ARK 7</t>
   </si>
   <si>
-    <t>#6 Joseph Harris - QB</t>
-[...2 lines deleted...]
-    <t>#92 Dennis Fritz - DT</t>
+    <t>#9 Joseph Harris - QB</t>
+  </si>
+  <si>
+    <t>#64 Dennis Fritz - DT</t>
   </si>
   <si>
     <t>(7:56) 3-Kirby Beach kicks 75 yards from ARK 35 to WAS -10. Touchback.</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Dime Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-WAS 25 (7:56) 23-Max Wilson ran to WAS 32 for 7 yards. Tackle by 31-Shawn Simon.</t>
   </si>
   <si>
     <t>7:12</t>
   </si>
   <si>
     <t>WAS 32</t>
   </si>
   <si>
     <t>2-3-WAS 32 (7:11) 23-Max Wilson ran to WAS 36 for 4 yards. Tackle by 31-Shawn Simon. WAS 75-James Cassidy was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:34</t>
   </si>