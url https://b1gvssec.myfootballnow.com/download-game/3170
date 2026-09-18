--- v7 (2026-08-16)
+++ v8 (2026-09-18)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>WAS has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>ARK</t>
   </si>
   <si>
     <t>ARK 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Kirby Beach kicks 75 yards from ARK 35 to WAS -10. Touchback.</t>
   </si>
   <si>
     <t>#33 Eric Lawrence - RB</t>
   </si>
   <si>
-    <t>#91 Troy Albertson - LDE</t>
+    <t>#76 Troy Albertson - LDE</t>
   </si>
   <si>
     <t>#37 Alvin Bower - CB</t>
   </si>
   <si>
     <t>#53 Joel Williams - SLB</t>
   </si>
   <si>
     <t>#46 Joshua McCabe - FS</t>
   </si>
   <si>
     <t>#45 Michael Rothe - FS</t>
   </si>
   <si>
     <t>#40 Franklin Cantrel - FB</t>
   </si>
   <si>
     <t>#54 David Binion - WLB</t>
   </si>
   <si>
     <t>#50 Irwin Howard - MLB</t>
   </si>
   <si>
     <t>#92 Dennis Fritz - DT</t>
   </si>
@@ -608,51 +608,51 @@
   <si>
     <t>#19 Scott Lachance - WR</t>
   </si>
   <si>
     <t>#18 Clifford Ryan - WR</t>
   </si>
   <si>
     <t>#74 Charlie Anderson - LT</t>
   </si>
   <si>
     <t>#62 Russell Delarosa - LG</t>
   </si>
   <si>
     <t>#52 Gil Harder - C</t>
   </si>
   <si>
     <t>#77 Arthur Rayburn - RT</t>
   </si>
   <si>
     <t>#71 Alex Cates - RT</t>
   </si>
   <si>
     <t>#96 Jesse Irving - RDE</t>
   </si>
   <si>
-    <t>#95 Johnny Driggins - DT</t>
+    <t>#69 Johnny Driggins - DT</t>
   </si>
   <si>
     <t>#93 Daniel Gonzalez - RDE</t>
   </si>
   <si>
     <t>#90 Kevin Torres - RDE</t>
   </si>
   <si>
     <t>#54 Eugene Burchfield - SLB</t>
   </si>
   <si>
     <t>#51 Philip Edgington - MLB</t>
   </si>
   <si>
     <t>#57 George Rodriguez - WLB</t>
   </si>
   <si>
     <t>#24 Kurt Johnson - CB</t>
   </si>
   <si>
     <t>#26 Benjamin Whitener - CB</t>
   </si>
   <si>
     <t>#47 Raymond Trott - SS</t>
   </si>