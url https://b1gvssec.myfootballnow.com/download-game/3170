--- v8 (2026-09-18)
+++ v9 (2026-10-09)
@@ -314,51 +314,51 @@
   <si>
     <t>#76 Troy Albertson - LDE</t>
   </si>
   <si>
     <t>#37 Alvin Bower - CB</t>
   </si>
   <si>
     <t>#53 Joel Williams - SLB</t>
   </si>
   <si>
     <t>#46 Joshua McCabe - FS</t>
   </si>
   <si>
     <t>#45 Michael Rothe - FS</t>
   </si>
   <si>
     <t>#40 Franklin Cantrel - FB</t>
   </si>
   <si>
     <t>#54 David Binion - WLB</t>
   </si>
   <si>
     <t>#50 Irwin Howard - MLB</t>
   </si>
   <si>
-    <t>#92 Dennis Fritz - DT</t>
+    <t>#64 Dennis Fritz - DT</t>
   </si>
   <si>
     <t>#21 William Fletcher - CB</t>
   </si>
   <si>
     <t>#3 Kirby Beach - K</t>
   </si>
   <si>
     <t>WAS</t>
   </si>
   <si>
     <t>WAS 25</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-WAS 25 (15:00) 4-David Lawrence pass complete to 23-Max Wilson to WAS 46 for 21 yards. Tackle by 57-Michael Hildebrand.</t>
   </si>
   <si>
     <t>#4 David Lawrence - QB</t>
   </si>
@@ -380,54 +380,54 @@
   <si>
     <t>#64 Edward Lewis - C</t>
   </si>
   <si>
     <t>#53 Steve  Sweet - RG</t>
   </si>
   <si>
     <t>#69 Robert Henderson - RG</t>
   </si>
   <si>
     <t>#90 Enrique Ackman - RDE</t>
   </si>
   <si>
     <t>#99 Jeffrey Draeger - DT</t>
   </si>
   <si>
     <t>#92 Anthony Norman - DT</t>
   </si>
   <si>
     <t>#75 Terrell Masher - RDE</t>
   </si>
   <si>
     <t>#51 Leo Brown - WLB</t>
   </si>
   <si>
-    <t>#59 John Routt - MLB</t>
-[...2 lines deleted...]
-    <t>#57 Michael Hildebrand - WLB</t>
+    <t>#90 John Routt - MLB</t>
+  </si>
+  <si>
+    <t>#94 Michael Hildebrand - WLB</t>
   </si>
   <si>
     <t>#22 Eddy Phillips - CB</t>
   </si>
   <si>
     <t>#27 Thomas Richardson - CB</t>
   </si>
   <si>
     <t>#31 Shawn Simon - CB</t>
   </si>
   <si>
     <t>#24 Andre Wilde - SS</t>
   </si>
   <si>
     <t>14:13</t>
   </si>
   <si>
     <t>WAS 46</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
@@ -446,51 +446,51 @@
   <si>
     <t>#32 Duane Rutledge - RB</t>
   </si>
   <si>
     <t>#80 Stephen Spradlin - WR</t>
   </si>
   <si>
     <t>#56 Frank Hammack - LT</t>
   </si>
   <si>
     <t>#91 Fernando Bryant - LDE</t>
   </si>
   <si>
     <t>#75 Roman Axtman - DT</t>
   </si>
   <si>
     <t>#93 Walter Lee - RDE</t>
   </si>
   <si>
     <t>#56 James Moreno - MLB</t>
   </si>
   <si>
     <t>#53 Jimmie Gulley - SLB</t>
   </si>
   <si>
-    <t>#25 Charles Johnson - CB</t>
+    <t>#31 Charles Johnson - CB</t>
   </si>
   <si>
     <t>#30 James Cromwell - CB</t>
   </si>
   <si>
     <t>#40 Thomas Hardin - CB</t>
   </si>
   <si>
     <t>#29 Ricky Gates - SS</t>
   </si>
   <si>
     <t>#21 Daniel Clay - SS</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
   <si>
     <t>ARK 42</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
@@ -545,66 +545,66 @@
   <si>
     <t>ARK 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(11:33) Extra point GOOD by 2-John Donaghy. ARK 0 WAS 7</t>
   </si>
   <si>
     <t>#9 Bradley Maxwell - P</t>
   </si>
   <si>
     <t>#2 John Donaghy - K</t>
   </si>
   <si>
     <t>#63 Troy Epps - C</t>
   </si>
   <si>
     <t>#62 Warren Nelson - LG</t>
   </si>
   <si>
-    <t>#41 Ronald Ellis - FB</t>
+    <t>#35 Ronald Ellis - FB</t>
   </si>
   <si>
     <t>#94 Mark Hernandez - LDE</t>
   </si>
   <si>
     <t>WAS 35</t>
   </si>
   <si>
     <t>(11:33) 2-John Donaghy kicks 74 yards from WAS 35 to ARK -9. Touchback.</t>
   </si>
   <si>
     <t>#34 Donald Roberts - RB</t>
   </si>
   <si>
-    <t>#11 Austin Tighe - WR</t>
+    <t>#89 Austin Tighe - WR</t>
   </si>
   <si>
     <t>ARK 25</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>1-10-ARK 25 (11:33) 4-Derek Glenn pass complete to 19-Scott Lachance to ARK 27 for 2 yards. Tackle by 51-Philip Edgington.</t>
   </si>
   <si>
     <t>#4 Derek Glenn - QB</t>
   </si>
   <si>
     <t>#16 Young Sanchez - WR</t>
   </si>
   <si>
     <t>#89 Gregory Wright - TE</t>
   </si>
   <si>
     <t>#88 Brett Butler - TE</t>
   </si>
   <si>
     <t>#19 Scott Lachance - WR</t>
   </si>
@@ -839,51 +839,51 @@
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>1-10-WAS 49 (4:35) 4-Derek Glenn pass complete to 11-Austin Tighe to WAS 43 for 6 yards. Tackle by 21-William Fletcher.</t>
   </si>
   <si>
     <t>#49 Frank Hopkins - FS</t>
   </si>
   <si>
     <t>3:57</t>
   </si>
   <si>
     <t>WAS 43</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>2-4-WAS 43 (3:56) 34-Donald Roberts ran to WAS 38 for 5 yards. Tackle by 43-Russell Smith.</t>
   </si>
   <si>
-    <t>#83 Michael Cunniff - WR</t>
+    <t>#15 Michael Cunniff - WR</t>
   </si>
   <si>
     <t>3:18</t>
   </si>
   <si>
     <t>WAS 38</t>
   </si>
   <si>
     <t>Strong I Big HB Dive Strong</t>
   </si>
   <si>
     <t>1-10-WAS 38 (3:17) 16-Young Sanchez ran to WAS 38 for a short loss. Tackle by 51-Philip Edgington.</t>
   </si>
   <si>
     <t>2:42</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>2-10-WAS 38 (2:41) 11-Austin Tighe ran to WAS 31 for 7 yards. Tackle by 47-Raymond Trott.</t>
   </si>
   <si>
     <t>2:00</t>
   </si>