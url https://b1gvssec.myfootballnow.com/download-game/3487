--- v5 (2026-08-16)
+++ v6 (2026-09-18)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>UMS has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>ARK</t>
   </si>
   <si>
     <t>ARK 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Kirby Beach kicks 74 yards from ARK 35 to UMS -9. Touchback.</t>
   </si>
   <si>
     <t>#61 Dennis Brown - LT</t>
   </si>
   <si>
-    <t>#38 Eric Elliott - CB</t>
+    <t>#33 Eric Elliott - CB</t>
   </si>
   <si>
     <t>#4 Francis Askew - RB</t>
   </si>
   <si>
     <t>#54 Scott Miller - WLB</t>
   </si>
   <si>
     <t>#58 Raymond Cash - WLB</t>
   </si>
   <si>
     <t>#30 Robert Nations - CB</t>
   </si>
   <si>
     <t>#47 Raymond Hentges - SS</t>
   </si>
   <si>
     <t>#57 Derek Wise - SLB</t>
   </si>
   <si>
     <t>#1 Peter James - CB</t>
   </si>
   <si>
     <t>#53 Brian Kellerman - MLB</t>
   </si>