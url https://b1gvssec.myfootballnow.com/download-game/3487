--- v6 (2026-09-18)
+++ v7 (2026-10-08)
@@ -383,138 +383,138 @@
   <si>
     <t>#84 Terrance Harms - LG</t>
   </si>
   <si>
     <t>#71 George Barger - C</t>
   </si>
   <si>
     <t>#69 Roy Scott - RG</t>
   </si>
   <si>
     <t>#60 Robert Sparks - LG</t>
   </si>
   <si>
     <t>#75 Terrell Masher - RDE</t>
   </si>
   <si>
     <t>#90 Enrique Ackman - RDE</t>
   </si>
   <si>
     <t>#98 William Lara - RDE</t>
   </si>
   <si>
     <t>#93 Walter Lee - RDE</t>
   </si>
   <si>
-    <t>#59 John Routt - MLB</t>
+    <t>#90 John Routt - MLB</t>
   </si>
   <si>
     <t>#56 James Moreno - MLB</t>
   </si>
   <si>
     <t>#58 Brian Smith - SLB</t>
   </si>
   <si>
     <t>#22 Eddy Phillips - CB</t>
   </si>
   <si>
     <t>#30 James Cromwell - CB</t>
   </si>
   <si>
     <t>#29 Ricky Gates - SS</t>
   </si>
   <si>
-    <t>#37 Ryan Thurman - FS</t>
+    <t>#37 Ryan Thurman - CB</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>UMS 44</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-UMS 44 (14:16) 6-John Ritter ran to UMS 49 for 5 yards. Tackle by 31-Shawn Simon. ARK 91-Fernando Bryant was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#6 John Ritter - WR</t>
   </si>
   <si>
     <t>#75 John Johnson - C</t>
   </si>
   <si>
     <t>#16 Robert Kenner - WR</t>
   </si>
   <si>
     <t>#81 Kevin Collins - TE</t>
   </si>
   <si>
     <t>#18 John Wood - FB</t>
   </si>
   <si>
     <t>#91 Fernando Bryant - LDE</t>
   </si>
   <si>
     <t>#75 Roman Axtman - DT</t>
   </si>
   <si>
     <t>#94 Mark Hernandez - LDE</t>
   </si>
   <si>
     <t>#51 Leo Brown - WLB</t>
   </si>
   <si>
-    <t>#25 Charles Johnson - CB</t>
+    <t>#31 Charles Johnson - CB</t>
   </si>
   <si>
     <t>#40 Thomas Hardin - CB</t>
   </si>
   <si>
     <t>#31 Shawn Simon - CB</t>
   </si>
   <si>
     <t>13:31</t>
   </si>
   <si>
     <t>UMS 49</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-5-UMS 49 (13:30) 14-Pedro Anderson pass Pass knocked down by 31-Ricky Gates. incomplete, intended for 88-Luis Fulton.</t>
   </si>
   <si>
-    <t>#57 Michael Hildebrand - WLB</t>
+    <t>#94 Michael Hildebrand - WLB</t>
   </si>
   <si>
     <t>13:26</t>
   </si>
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>3-5-UMS 49 (13:27) 14-Pedro Anderson pass complete to 87-Clay Warren to ARK 44 for 6 yards. Tackle by 59-John Routt. Nice job by 87-Clay Warren on that route to lose his coverage.</t>
   </si>
   <si>
     <t>#82 Anthony Delee - WR</t>
   </si>
   <si>
     <t>12:47</t>
   </si>
   <si>
     <t>ARK 44</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
@@ -563,51 +563,51 @@
   <si>
     <t>11:52</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>2-10-ARK 31 (11:53) 14-Pedro Anderson pass complete to 88-Luis Fulton to ARK 17 for 13 yards. Tackle by 31-Shawn Simon.</t>
   </si>
   <si>
     <t>11:08</t>
   </si>
   <si>
     <t>ARK 17</t>
   </si>
   <si>
     <t>Shotgun Normal HB Sweep</t>
   </si>
   <si>
     <t>4-3 Normal SLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-ARK 17 (11:07) 18-John Wood ran to ARK 15 for 2 yards. Tackle by 59-John Routt.</t>
   </si>
   <si>
-    <t>#70 Chucky Williams - RT</t>
+    <t>#56 Chucky Williams - RT</t>
   </si>
   <si>
     <t>10:30</t>
   </si>
   <si>
     <t>ARK 15</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>2-8-ARK 15 (10:29) 14-Pedro Anderson pass complete to 87-Clay Warren to ARK 3 for 12 yards. Tackle by 31-Ricky Gates. ARK 93-Walter Lee was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>9:45</t>
   </si>
   <si>
     <t>ARK 3</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Off Tackle Strong</t>
   </si>
   <si>
     <t>1-3-ARK 3 (9:44) 18-John Wood ran to ARK 1 for 2 yards. Tackle by 58-Brian Smith.</t>
   </si>
@@ -632,51 +632,51 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(9:01) Extra point GOOD by 13-James Stolz. ARK 94-Mark Hernandez was injured on the play. He looks like he should be able to return. UMS 7 ARK 0</t>
   </si>
   <si>
     <t>#77 Ruben Rohrbaugh - C</t>
   </si>
   <si>
     <t>#13 James Stolz - K</t>
   </si>
   <si>
     <t>UMS 35</t>
   </si>
   <si>
     <t>(9:01) 13-James Stolz kicks 74 yards from UMS 35 to ARK -9. Touchback.</t>
   </si>
   <si>
     <t>#34 Donald Roberts - RB</t>
   </si>
   <si>
-    <t>#11 Austin Tighe - WR</t>
+    <t>#89 Austin Tighe - WR</t>
   </si>
   <si>
     <t>ARK 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-ARK 25 (9:01) 16-Young Sanchez ran to ARK 23 for -2 yards. Tackle by 95-Derek Wise.</t>
   </si>
   <si>
     <t>#1 Robert Beacham - QB</t>
   </si>
   <si>
     <t>#16 Young Sanchez - WR</t>
   </si>
   <si>
     <t>#19 Scott Lachance - WR</t>
   </si>
   <si>
     <t>#13 Ace Blizzard - WR</t>
   </si>
@@ -710,51 +710,51 @@
   <si>
     <t>#24 Tony Perez - SLB</t>
   </si>
   <si>
     <t>#38 Alan Askew - FS</t>
   </si>
   <si>
     <t>#93 Jordan Mills - FS</t>
   </si>
   <si>
     <t>8:24</t>
   </si>
   <si>
     <t>ARK 23</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>2-12-ARK 23 (8:23) 34-Donald Roberts ran to ARK 39 for 15 yards. Tackle by 38-Eric Elliott.</t>
   </si>
   <si>
     <t>#87 Chase Gaines - TE</t>
   </si>
   <si>
-    <t>#97 Joel Jones - DT</t>
+    <t>#57 Joel Jones - DT</t>
   </si>
   <si>
     <t>7:45</t>
   </si>
   <si>
     <t>Strong I Normal Short Attack</t>
   </si>
   <si>
     <t>1-10-ARK 39 (7:44) 1-Robert Beacham pass complete to 17-Joan Seiter to ARK 41 for 3 yards. Tackle by 47-Raymond Hentges.</t>
   </si>
   <si>
     <t>#35 Michael Wheaton - FB</t>
   </si>
   <si>
     <t>7:06</t>
   </si>
   <si>
     <t>ARK 41</t>
   </si>
   <si>
     <t>Strong I Big HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
@@ -1193,51 +1193,51 @@
   <si>
     <t>6:29</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>
   <si>
     <t>1-10-ARK 35 (6:28) 1-Robert Beacham pass complete to 17-Joan Seiter to ARK 41 for 5 yards. Tackle by 38-Eric Elliott.</t>
   </si>
   <si>
     <t>5:44</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>2-5-ARK 41 (5:43) 1-Robert Beacham pass incomplete, dropped by 11-Austin Tighe.</t>
   </si>
   <si>
     <t>5:39</t>
   </si>
   <si>
     <t>3-5-ARK 41 (5:40) 1-Robert Beacham pass Pass knocked down by 59-Alan Askew. incomplete, intended for 11-Austin Tighe.</t>
   </si>
   <si>
-    <t>#83 Michael Cunniff - WR</t>
+    <t>#15 Michael Cunniff - WR</t>
   </si>
   <si>
     <t>5:35</t>
   </si>
   <si>
     <t>4-5-ARK 41 (5:36) 2-Joseph Goodman punts 47 yards to UMS 12. Fair Catch by 85-Dennis Haughton.</t>
   </si>
   <si>
     <t>5:28</t>
   </si>
   <si>
     <t>UMS 12</t>
   </si>
   <si>
     <t>1-10-UMS 12 (5:29) 14-Pedro Anderson pass complete to 19-Melvin Louque to UMS 24 for 12 yards. Tackle by 22-Eddy Phillips. 19-Melvin Louque made a great move on the CB.</t>
   </si>
   <si>
     <t>4:54</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>1-10-UMS 24 (4:53) 6-John Ritter ran to UMS 24 for a short gain. Tackle by 56-James Moreno.</t>
   </si>