--- v0 (2026-04-02)
+++ v1 (2026-04-24)
@@ -359,69 +359,69 @@
   <si>
     <t>#38 William Evans - FB</t>
   </si>
   <si>
     <t>#85 John Linn - TE</t>
   </si>
   <si>
     <t>#14 Carmine Neff - WR</t>
   </si>
   <si>
     <t>#88 Jimmy Fleet - WR</t>
   </si>
   <si>
     <t>#69 Matthew Nevels - LT</t>
   </si>
   <si>
     <t>#59 Edward Howell - LG</t>
   </si>
   <si>
     <t>#75 Barton Carter - C</t>
   </si>
   <si>
     <t>#60 Christopher Guajardo - RG</t>
   </si>
   <si>
-    <t>#59 Cornelius Foster - LDE</t>
+    <t>#61 Cornelius Foster - LDE</t>
   </si>
   <si>
     <t>#65 James Miller - DT</t>
   </si>
   <si>
     <t>#94 Kelly Williams - DT</t>
   </si>
   <si>
     <t>#92 Marvin Tooley - RDE</t>
   </si>
   <si>
     <t>#73 Arthur Williams - RDE</t>
   </si>
   <si>
     <t>#57 Irving Nichols - MLB</t>
   </si>
   <si>
-    <t>#56 John Paul - WLB</t>
+    <t>#50 John Paul - WLB</t>
   </si>
   <si>
     <t>#32 David Watts - CB</t>
   </si>
   <si>
     <t>#45 David Garcia - CB</t>
   </si>
   <si>
     <t>#38 John May - CB</t>
   </si>
   <si>
     <t>#20 Eric Cook - FS</t>
   </si>
   <si>
     <t>14:29</t>
   </si>
   <si>
     <t>RUT 26</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>