--- v0 (2026-04-02)
+++ v1 (2026-04-24)
@@ -374,51 +374,51 @@
   <si>
     <t>#84 Terrance Harms - LG</t>
   </si>
   <si>
     <t>#77 Ruben Rohrbaugh - C</t>
   </si>
   <si>
     <t>#69 Roy Scott - RG</t>
   </si>
   <si>
     <t>#64 Robert Sparks - RT</t>
   </si>
   <si>
     <t>#91 Matthew Butler - LDE</t>
   </si>
   <si>
     <t>#94 Allen Masi - DT</t>
   </si>
   <si>
     <t>#56 Mervin Rickman - DT</t>
   </si>
   <si>
     <t>#69 Robert Brown - RDE</t>
   </si>
   <si>
-    <t>#51 Chad Hughes - MLB</t>
+    <t>#51 Chad Hughes - SLB</t>
   </si>
   <si>
     <t>#16 Clifford Xu - MLB</t>
   </si>
   <si>
     <t>#14 Chris Linn - WLB</t>
   </si>
   <si>
     <t>#35 Jordan Hodgdon - CB</t>
   </si>
   <si>
     <t>#11 Don Kauffman - CB</t>
   </si>
   <si>
     <t>#34 Don Wilson - SS</t>
   </si>
   <si>
     <t>#38 Benjamin Gish - FS</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>