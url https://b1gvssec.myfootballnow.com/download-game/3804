--- v3 (2026-08-16)
+++ v4 (2026-09-18)
@@ -1025,51 +1025,51 @@
   <si>
     <t>12:06</t>
   </si>
   <si>
     <t>UMS 21</t>
   </si>
   <si>
     <t>2-4-UMS 21 (12:05) 14-Pedro Anderson pass complete to 88-Luis Fulton for 79 yards. TOUCHDOWN! Great move by 88-Luis Fulton to get free of his coverage. Pressure by 55-Samuel Contreras. UMS 46-Alan Askew was injured on the play. He looks like he should be able to return. UMS 93-James Swenson was injured on the play. He looks like he should be able to return. TEX 70-Miles Russo was injured on the play. He looks like he should be able to return. TEX 55-Samuel Contreras was injured on the play. He looks like he should be able to return. TEX 92-James Welker was injured on the play. He looks like he should be able to return. TEX 0 UMS 6</t>
   </si>
   <si>
     <t>11:52</t>
   </si>
   <si>
     <t>TEX 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(11:53) Extra point GOOD by 13-James Stolz. TEX 0 UMS 7</t>
   </si>
   <si>
-    <t>#9 Mark Zeringue - QB</t>
+    <t>#4 Mark Zeringue - QB</t>
   </si>
   <si>
     <t>#73 Gerardo Jacobs - LT</t>
   </si>
   <si>
     <t>#13 James Stolz - K</t>
   </si>
   <si>
     <t>#60 Robert Sparks - LG</t>
   </si>
   <si>
     <t>UMS 35</t>
   </si>
   <si>
     <t>(11:53) 13-James Stolz kicks 74 yards from UMS 35 to TEX -9. Touchback.</t>
   </si>
   <si>
     <t>TEX 25</t>
   </si>
   <si>
     <t>1-10-TEX 25 (11:53) 6-Kirk Rose pass Pass knocked down by 91-Raymond Cash. incomplete, intended for 45-Derrick Brooks.</t>
   </si>
   <si>
     <t>11:50</t>
   </si>