--- v4 (2026-09-18)
+++ v5 (2026-10-08)
@@ -296,144 +296,144 @@
   <si>
     <t>TEX</t>
   </si>
   <si>
     <t>TEX 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 10-Richard Brown kicks 74 yards from TEX 35 to UMS -9. Touchback.</t>
   </si>
   <si>
     <t>#85 Dennis Haughton - WR</t>
   </si>
   <si>
     <t>#58 Raymond Cash - WLB</t>
   </si>
   <si>
     <t>#38 Alan Askew - FS</t>
   </si>
   <si>
-    <t>#93 James Swenson - WLB</t>
+    <t>#93 James Swenson - LDE</t>
   </si>
   <si>
     <t>#20 Fred Villarreal - FS</t>
   </si>
   <si>
     <t>#3 Arden Foster - SLB</t>
   </si>
   <si>
     <t>#1 Peter James - CB</t>
   </si>
   <si>
-    <t>#35 Pat Bowens - SS</t>
+    <t>#35 Pat Bowens - CB</t>
   </si>
   <si>
     <t>#30 Robert Nations - CB</t>
   </si>
   <si>
     <t>#59 David Tipton - MLB</t>
   </si>
   <si>
     <t>#57 Derek Wise - SLB</t>
   </si>
   <si>
     <t>#10 Richard Brown - K</t>
   </si>
   <si>
     <t>UMS</t>
   </si>
   <si>
     <t>UMS 25</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-UMS 25 (15:00) 14-Pedro Anderson pass complete to 19-Melvin Louque to UMS 33 for 8 yards. Tackle by 34-Douglas Irving. Nice job by 19-Melvin Louque on that route to lose his coverage. TEX 34-Douglas Irving was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#14 Pedro Anderson - QB</t>
   </si>
   <si>
     <t>#19 Melvin Louque - RB</t>
   </si>
   <si>
     <t>#18 John Wood - FB</t>
   </si>
   <si>
     <t>#87 Clay Warren - TE</t>
   </si>
   <si>
     <t>#10 Luis Fulton - WR</t>
   </si>
   <si>
     <t>#61 Dennis Brown - LT</t>
   </si>
   <si>
-    <t>#70 Chucky Williams - RT</t>
+    <t>#56 Chucky Williams - RT</t>
   </si>
   <si>
     <t>#75 John Johnson - C</t>
   </si>
   <si>
     <t>#69 Roy Scott - RG</t>
   </si>
   <si>
     <t>#77 Mike Stanley - RG</t>
   </si>
   <si>
     <t>#76 Chris Mayo - RDE</t>
   </si>
   <si>
     <t>#55 Louis Broome - DT</t>
   </si>
   <si>
     <t>#64 Mike Espiritu - DT</t>
   </si>
   <si>
     <t>#72 Wayne Stringer - RDE</t>
   </si>
   <si>
     <t>#97 Robert Newby - SLB</t>
   </si>
   <si>
     <t>#99 James Bennett - MLB</t>
   </si>
   <si>
     <t>#90 Stephen Davis - WLB</t>
   </si>
   <si>
-    <t>#34 Douglas Irving - CB</t>
+    <t>#34 Douglas Irving - SS</t>
   </si>
   <si>
     <t>#21 Ralph Batiste - CB</t>
   </si>
   <si>
     <t>#49 Donald Ball - SS</t>
   </si>
   <si>
     <t>#33 Bert McNew - FS</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>UMS 33</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR2 Deep Post</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>2-2-UMS 33 (14:15) 14-Pedro Anderson pass complete to 19-Melvin Louque to UMS 37 for 5 yards. Tackle by 44-Brian Pratt. 19-Melvin Louque breaks down the CB. UMS 18-John Wood was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -629,51 +629,51 @@
   <si>
     <t>#43 Dean Wright - CB</t>
   </si>
   <si>
     <t>#41 Clarence Sanchez - CB</t>
   </si>
   <si>
     <t>11:46</t>
   </si>
   <si>
     <t>TEX 36</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>1-10-TEX 36 (11:45) 31-Stephen Crum ran to TEX 38 for 1 yards. Tackle by 97-Joel Jones. PENALTY - Offsides (UMS 97-Joel Jones)</t>
   </si>
   <si>
     <t>#43 Larry Ayers - FB</t>
   </si>
   <si>
     <t>#82 James Holdsworth - TE</t>
   </si>
   <si>
-    <t>#97 Joel Jones - DT</t>
+    <t>#57 Joel Jones - DT</t>
   </si>
   <si>
     <t>11:42</t>
   </si>
   <si>
     <t>TEX 41</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-5-TEX 41 (11:43) 6-Kirk Rose pass complete to 82-James Holdsworth to TEX 44 for 3 yards. Tackle by 35-Pat Bowens.</t>
   </si>
   <si>
     <t>#37 Timothy Vance - RB</t>
   </si>
   <si>
     <t>#21 John Murphy - LDE</t>
   </si>
   <si>
     <t>11:06</t>
   </si>