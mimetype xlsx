--- v0 (2026-06-12)
+++ v1 (2026-09-21)
@@ -293,141 +293,141 @@
   <si>
     <t>ORE has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>IND 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 11-Javier Ivey kicks 66 yards from IND 35 to ORE -1. Touchback.</t>
   </si>
   <si>
     <t>#28 Jose Liles - RB</t>
   </si>
   <si>
     <t>#96 William Bemis - SLB</t>
   </si>
   <si>
-    <t>#92 Jay Vaughn - WLB</t>
-[...2 lines deleted...]
-    <t>#32 Cory Cabrera - CB</t>
+    <t>#55 Jay Vaughn - MLB</t>
+  </si>
+  <si>
+    <t>#26 Cory Cabrera - CB</t>
   </si>
   <si>
     <t>#58 Ralph Wood - SLB</t>
   </si>
   <si>
     <t>#94 Eugenio Scott - WLB</t>
   </si>
   <si>
-    <t>#24 Edwin Rush - CB</t>
+    <t>#21 Edwin Rush - CB</t>
   </si>
   <si>
     <t>#51 Douglas Ward - MLB</t>
   </si>
   <si>
-    <t>#27 Marvin Howard - CB</t>
-[...5 lines deleted...]
-    <t>#50 Walter Carter - DT</t>
+    <t>#42 Marvin Howard - SS</t>
+  </si>
+  <si>
+    <t>#61 Michael McGaughey - DT</t>
+  </si>
+  <si>
+    <t>#65 Walter Carter - DT</t>
   </si>
   <si>
     <t>#11 Javier Ivey - K</t>
   </si>
   <si>
     <t>ORE</t>
   </si>
   <si>
     <t>ORE 25</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-ORE 25 (15:00) 8-Lance Bonds pass Pass knocked down by 96-Christopher Quinones. incomplete, intended for 88-Brett Butler.</t>
   </si>
   <si>
     <t>#8 Lance Bonds - QB</t>
   </si>
   <si>
     <t>#42 Kyle Levy - FB</t>
   </si>
   <si>
     <t>#88 Brett Butler - TE</t>
   </si>
   <si>
     <t>#89 George Turgeon - WR</t>
   </si>
   <si>
-    <t>#86 Jose Roberts - WR</t>
-[...2 lines deleted...]
-    <t>#52 Chris Shanley - LT</t>
+    <t>#16 Jose Roberts - WR</t>
+  </si>
+  <si>
+    <t>#78 Chris Shanley - LT</t>
   </si>
   <si>
     <t>#62 Gerald Jones - LG</t>
   </si>
   <si>
-    <t>#65 Eric Benefiel - C</t>
-[...5 lines deleted...]
-    <t>#75 Garth Chaney - RT</t>
+    <t>#53 Eric Benefiel - C</t>
+  </si>
+  <si>
+    <t>#68 Ricky Carver - RG</t>
+  </si>
+  <si>
+    <t>#66 Garth Chaney - RG</t>
   </si>
   <si>
     <t>#52 Paul Saunders - DT</t>
   </si>
   <si>
     <t>#78 Michael Warren - DT</t>
   </si>
   <si>
     <t>#94 Thomas Martinez - DT</t>
   </si>
   <si>
     <t>#74 Branden Hall - RDE</t>
   </si>
   <si>
     <t>#91 Mark Cochran - WLB</t>
   </si>
   <si>
-    <t>#96 Christopher Quinones - MLB</t>
+    <t>#92 Christopher Quinones - MLB</t>
   </si>
   <si>
     <t>#97 Brenton Wagner - WLB</t>
   </si>
   <si>
     <t>#32 James Thai - CB</t>
   </si>
   <si>
     <t>#42 David Adair - CB</t>
   </si>
   <si>
     <t>#20 Raymond Larsen - SS</t>
   </si>
   <si>
     <t>#35 Jessie Brown - FS</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
@@ -506,72 +506,72 @@
   <si>
     <t>#19 Alexander Qualls - QB</t>
   </si>
   <si>
     <t>#29 Carlos Wolff - RB</t>
   </si>
   <si>
     <t>#41 Jerome Wansley - FB</t>
   </si>
   <si>
     <t>#24 Joseph Jones - FB</t>
   </si>
   <si>
     <t>#85 Steven Snyder - TE</t>
   </si>
   <si>
     <t>#88 Ollie Brubaker - TE</t>
   </si>
   <si>
     <t>#61 Dennis Brown - LT</t>
   </si>
   <si>
     <t>#76 John Riley - LG</t>
   </si>
   <si>
-    <t>#74 Tony Henderson - C</t>
+    <t>#53 Tony Henderson - C</t>
   </si>
   <si>
     <t>#1 Ronald Stauffer - RG</t>
   </si>
   <si>
     <t>#56 Lance Cox - RT</t>
   </si>
   <si>
-    <t>#67 Jacob Prather - LDE</t>
+    <t>#64 Jacob Prather - DT</t>
   </si>
   <si>
     <t>#60 James Miller - DT</t>
   </si>
   <si>
     <t>#73 Michael Patterson - RDE</t>
   </si>
   <si>
-    <t>#21 Randal Pinson - CB</t>
-[...2 lines deleted...]
-    <t>#40 Lee Gosser - SS</t>
+    <t>#20 Randal Pinson - CB</t>
+  </si>
+  <si>
+    <t>#40 Lee Gosser - FS</t>
   </si>
   <si>
     <t>#44 Kevin Moore - FS</t>
   </si>
   <si>
     <t>12:51</t>
   </si>
   <si>
     <t>IND 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>2-8-IND 25 (12:50) 44-Stanley Cole ran to IND 27 for 1 yards. Tackle by 44-Kevin Moore.</t>
   </si>
   <si>
     <t>#44 Stanley Cole - RB</t>
   </si>
   <si>
     <t>#86 Roger Johnson - WR</t>
   </si>
@@ -677,54 +677,54 @@
   <si>
     <t>IND 43</t>
   </si>
   <si>
     <t>3-20-IND 43 (9:13) 19-Alexander Qualls pass Pass knocked down by 94-Eugenio Scott. incomplete, intended for 85-Steven Snyder.</t>
   </si>
   <si>
     <t>9:09</t>
   </si>
   <si>
     <t>4-20-IND 43 (9:10) 8-Clarence Sims punts 59 yards to ORE -2.4-20-IND 43 (9:10) 8-Clarence Sims punts 59 yards to ORE -2. Touchback.</t>
   </si>
   <si>
     <t>#8 Clarence Sims - P</t>
   </si>
   <si>
     <t>#54 Jeffrey Adams - LT</t>
   </si>
   <si>
     <t>#50 Charles Stamm - C</t>
   </si>
   <si>
     <t>#60 David Gold - RG</t>
   </si>
   <si>
-    <t>#64 Douglas Barreiro - LDE</t>
-[...2 lines deleted...]
-    <t>#67 Benjamin Stone - LDE</t>
+    <t>#60 Douglas Barreiro - DT</t>
+  </si>
+  <si>
+    <t>#67 Benjamin Stone - RDE</t>
   </si>
   <si>
     <t>9:00</t>
   </si>
   <si>
     <t>ORE 20</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-ORE 20 (9:01) 8-Lance Bonds pass complete to 89-George Turgeon to ORE 34 for 14 yards. Tackle by 32-James Thai.</t>
   </si>
   <si>
     <t>8:17</t>
   </si>
   <si>
     <t>ORE 34</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
@@ -917,57 +917,57 @@
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>3-6-IND 23 (0:58) 8-Lance Bonds pass incomplete, intended for 88-Brett Butler.</t>
   </si>
   <si>
     <t>0:54</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-6-IND 23 (0:55) 2-Ricky Paquin 41 yard field goal is GOOD. IND 0 ORE 3</t>
   </si>
   <si>
     <t>#2 Ricky Paquin - K</t>
   </si>
   <si>
-    <t>#69 Brian Peel - LG</t>
+    <t>#69 Brian Peel - RG</t>
   </si>
   <si>
     <t>#22 Charles Reynolds - RB</t>
   </si>
   <si>
-    <t>#67 James Manwaring - RDE</t>
+    <t>#59 James Manwaring - RDE</t>
   </si>
   <si>
     <t>0:51</t>
   </si>
   <si>
     <t>ORE 35</t>
   </si>
   <si>
     <t>(0:52) 2-Ricky Paquin kicks 74 yards from ORE 35 to IND -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-IND 25 (0:52) 44-Stanley Cole ran to IND 21 for -4 yards. Tackle by 58-Ralph Wood.</t>
   </si>
   <si>
     <t>0:11</t>
   </si>
   <si>
     <t>IND 21</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>2-14-IND 21 (0:10) 29-Carlos Wolff ran to IND 20 for -1 yards. Tackle by 60-James Miller.</t>
   </si>
@@ -1115,51 +1115,51 @@
   <si>
     <t>ORE 38</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>2-8-ORE 38 (8:31) 19-Alexander Qualls pass complete to 87-William Beckett to ORE 30 for 8 yards. Tackle by 40-Lee Gosser. 87-William Beckett breaks down the CB.</t>
   </si>
   <si>
     <t>7:56</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>3-1-ORE 30 (7:55) 29-Carlos Wolff ran to ORE 30 for a short gain. Tackle by 20-Bruce Heffernan.</t>
   </si>
   <si>
     <t>#82 Ira Wood - WR</t>
   </si>
   <si>
-    <t>#20 Bruce Heffernan - CB</t>
+    <t>#27 Bruce Heffernan - CB</t>
   </si>
   <si>
     <t>7:21</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>1-10-ORE 30 (7:20) 19-Alexander Qualls pass Pass knocked down by 58-Ralph Wood. incomplete, intended for 29-Carlos Wolff.</t>
   </si>
   <si>
     <t>7:16</t>
   </si>
   <si>
     <t>2-10-ORE 30 (7:17) 24-Joseph Jones ran to ORE 35 for -5 yards. Tackle by 58-Ralph Wood.</t>
   </si>
   <si>
     <t>6:36</t>
   </si>
   <si>
     <t>3-15-ORE 35 (6:35) 19-Alexander Qualls pass Pass knocked down by 94-Eugenio Scott. incomplete, intended for 85-Steven Snyder.</t>
   </si>
   <si>
     <t>6:31</t>
   </si>
@@ -1412,63 +1412,63 @@
   <si>
     <t>13:29</t>
   </si>
   <si>
     <t>ORE 37</t>
   </si>
   <si>
     <t>1-10-ORE 37 (13:30) PENALTY - False Start (ORE 89-George Turgeon)</t>
   </si>
   <si>
     <t>#98 Mark Hall - RDE</t>
   </si>
   <si>
     <t>1-15-ORE 32 (13:30) 28-Jose Liles ran to ORE 42 for 10 yards. Tackle by 20-Raymond Larsen.</t>
   </si>
   <si>
     <t>2-5-ORE 42 (12:45) 33-Bobby Maldonado ran to ORE 47 for 4 yards. 33-Bobby Maldonado FUMBLES (35-Jessie Brown) recovered by ORE-66-Ricky Carver at ORE 47. Tackle by 96-Christopher Quinones. ORE 86-Jose Roberts was injured on the play. He looks like he should be able to return. ORE 52-Chris Shanley was injured on the play. He looks like he should be able to return. IND 40-Willie Brown was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>12:07</t>
   </si>
   <si>
     <t>3-1-ORE 47 (12:06) 28-Jose Liles ran to IND 45 for 8 yards. Tackle by 97-Brenton Wagner. ORE 65-Eric Benefiel was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#53 Robert Sparks - RT</t>
+    <t>#60 Robert Sparks - LG</t>
   </si>
   <si>
     <t>11:22</t>
   </si>
   <si>
     <t>1-10-IND 45 (11:21) 8-Lance Bonds ran to IND 35 for 10 yards. Tackle by 91-Mark Cochran. ORE 82-Anthony Delee was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#85 Edward Daniels - WR</t>
   </si>
   <si>
-    <t>#70 Johnny Hampton - C</t>
+    <t>#57 Johnny Hampton - C</t>
   </si>
   <si>
     <t>10:42</t>
   </si>
   <si>
     <t>2-1-IND 35 (10:41) 8-Lance Bonds pass Pass knocked down by 96-Christopher Quinones. incomplete, intended for 88-Brett Butler.</t>
   </si>
   <si>
     <t>10:37</t>
   </si>
   <si>
     <t>3-1-IND 35 (10:38) 33-Bobby Maldonado ran to IND 25 for 10 yards. Tackle by 22-William Seidel.</t>
   </si>
   <si>
     <t>#37 Pablo Stephenson - SS</t>
   </si>
   <si>
     <t>9:54</t>
   </si>
   <si>
     <t>1-10-IND 25 (9:53) 28-Jose Liles ran to IND 20 for 5 yards. Tackle by 96-Christopher Quinones.</t>
   </si>
   <si>
     <t>#80 Paul Cole - WR</t>
   </si>
@@ -2310,99 +2310,99 @@
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="535.441" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="62" max="62" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="62" max="62" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="36.42" bestFit="true" customWidth="true" style="0"/>
-    <col min="81" max="81" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="81" max="81" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="84" max="84" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="84" max="84" width="31.707" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">