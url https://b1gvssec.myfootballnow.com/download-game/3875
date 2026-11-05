--- v1 (2026-09-21)
+++ v2 (2026-11-05)
@@ -317,111 +317,111 @@
   <si>
     <t>#55 Jay Vaughn - MLB</t>
   </si>
   <si>
     <t>#26 Cory Cabrera - CB</t>
   </si>
   <si>
     <t>#58 Ralph Wood - SLB</t>
   </si>
   <si>
     <t>#94 Eugenio Scott - WLB</t>
   </si>
   <si>
     <t>#21 Edwin Rush - CB</t>
   </si>
   <si>
     <t>#51 Douglas Ward - MLB</t>
   </si>
   <si>
     <t>#42 Marvin Howard - SS</t>
   </si>
   <si>
     <t>#61 Michael McGaughey - DT</t>
   </si>
   <si>
-    <t>#65 Walter Carter - DT</t>
+    <t>#70 Walter Carter - DT</t>
   </si>
   <si>
     <t>#11 Javier Ivey - K</t>
   </si>
   <si>
     <t>ORE</t>
   </si>
   <si>
     <t>ORE 25</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-ORE 25 (15:00) 8-Lance Bonds pass Pass knocked down by 96-Christopher Quinones. incomplete, intended for 88-Brett Butler.</t>
   </si>
   <si>
-    <t>#8 Lance Bonds - QB</t>
+    <t>#9 Lance Bonds - QB</t>
   </si>
   <si>
     <t>#42 Kyle Levy - FB</t>
   </si>
   <si>
     <t>#88 Brett Butler - TE</t>
   </si>
   <si>
     <t>#89 George Turgeon - WR</t>
   </si>
   <si>
-    <t>#16 Jose Roberts - WR</t>
+    <t>#11 Jose Roberts - WR</t>
   </si>
   <si>
     <t>#78 Chris Shanley - LT</t>
   </si>
   <si>
     <t>#62 Gerald Jones - LG</t>
   </si>
   <si>
     <t>#53 Eric Benefiel - C</t>
   </si>
   <si>
     <t>#68 Ricky Carver - RG</t>
   </si>
   <si>
     <t>#66 Garth Chaney - RG</t>
   </si>
   <si>
     <t>#52 Paul Saunders - DT</t>
   </si>
   <si>
     <t>#78 Michael Warren - DT</t>
   </si>
   <si>
     <t>#94 Thomas Martinez - DT</t>
   </si>
   <si>
-    <t>#74 Branden Hall - RDE</t>
+    <t>#95 Branden Hall - LDE</t>
   </si>
   <si>
     <t>#91 Mark Cochran - WLB</t>
   </si>
   <si>
     <t>#92 Christopher Quinones - MLB</t>
   </si>
   <si>
     <t>#97 Brenton Wagner - WLB</t>
   </si>
   <si>
     <t>#32 James Thai - CB</t>
   </si>
   <si>
     <t>#42 David Adair - CB</t>
   </si>
   <si>
     <t>#20 Raymond Larsen - SS</t>
   </si>
   <si>
     <t>#35 Jessie Brown - FS</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
@@ -509,96 +509,96 @@
   <si>
     <t>#29 Carlos Wolff - RB</t>
   </si>
   <si>
     <t>#41 Jerome Wansley - FB</t>
   </si>
   <si>
     <t>#24 Joseph Jones - FB</t>
   </si>
   <si>
     <t>#85 Steven Snyder - TE</t>
   </si>
   <si>
     <t>#88 Ollie Brubaker - TE</t>
   </si>
   <si>
     <t>#61 Dennis Brown - LT</t>
   </si>
   <si>
     <t>#76 John Riley - LG</t>
   </si>
   <si>
     <t>#53 Tony Henderson - C</t>
   </si>
   <si>
-    <t>#1 Ronald Stauffer - RG</t>
+    <t>#58 Ronald Stauffer - RG</t>
   </si>
   <si>
     <t>#56 Lance Cox - RT</t>
   </si>
   <si>
     <t>#64 Jacob Prather - DT</t>
   </si>
   <si>
     <t>#60 James Miller - DT</t>
   </si>
   <si>
     <t>#73 Michael Patterson - RDE</t>
   </si>
   <si>
-    <t>#20 Randal Pinson - CB</t>
+    <t>#23 Randal Pinson - CB</t>
   </si>
   <si>
     <t>#40 Lee Gosser - FS</t>
   </si>
   <si>
-    <t>#44 Kevin Moore - FS</t>
+    <t>#30 Kevin Moore - CB</t>
   </si>
   <si>
     <t>12:51</t>
   </si>
   <si>
     <t>IND 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>2-8-IND 25 (12:50) 44-Stanley Cole ran to IND 27 for 1 yards. Tackle by 44-Kevin Moore.</t>
   </si>
   <si>
     <t>#44 Stanley Cole - RB</t>
   </si>
   <si>
     <t>#86 Roger Johnson - WR</t>
   </si>
   <si>
-    <t>#87 William Beckett - WR</t>
+    <t>#82 William Beckett - WR</t>
   </si>
   <si>
     <t>12:47</t>
   </si>
   <si>
     <t>Timeout IND</t>
   </si>
   <si>
     <t>12:13</t>
   </si>
   <si>
     <t>IND 27</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>3-7-IND 27 (12:14) 29-Carlos Wolff ran to IND 35 for 9 yards. Tackle by 94-Eugenio Scott.</t>
   </si>
   <si>
     <t>12:11</t>
   </si>
@@ -671,51 +671,51 @@
   <si>
     <t>2-10-ORE 48 (9:46) 19-Alexander Qualls sacked at IND 43 for -10 yards (67-Jacob Prather). Sack allowed by 29-Carlos Wolff.</t>
   </si>
   <si>
     <t>9:14</t>
   </si>
   <si>
     <t>IND 43</t>
   </si>
   <si>
     <t>3-20-IND 43 (9:13) 19-Alexander Qualls pass Pass knocked down by 94-Eugenio Scott. incomplete, intended for 85-Steven Snyder.</t>
   </si>
   <si>
     <t>9:09</t>
   </si>
   <si>
     <t>4-20-IND 43 (9:10) 8-Clarence Sims punts 59 yards to ORE -2.4-20-IND 43 (9:10) 8-Clarence Sims punts 59 yards to ORE -2. Touchback.</t>
   </si>
   <si>
     <t>#8 Clarence Sims - P</t>
   </si>
   <si>
     <t>#54 Jeffrey Adams - LT</t>
   </si>
   <si>
-    <t>#50 Charles Stamm - C</t>
+    <t>#75 Charles Stamm - C</t>
   </si>
   <si>
     <t>#60 David Gold - RG</t>
   </si>
   <si>
     <t>#60 Douglas Barreiro - DT</t>
   </si>
   <si>
     <t>#67 Benjamin Stone - RDE</t>
   </si>
   <si>
     <t>9:00</t>
   </si>
   <si>
     <t>ORE 20</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-ORE 20 (9:01) 8-Lance Bonds pass complete to 89-George Turgeon to ORE 34 for 14 yards. Tackle by 32-James Thai.</t>
   </si>
@@ -920,51 +920,51 @@
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>3-6-IND 23 (0:58) 8-Lance Bonds pass incomplete, intended for 88-Brett Butler.</t>
   </si>
   <si>
     <t>0:54</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-6-IND 23 (0:55) 2-Ricky Paquin 41 yard field goal is GOOD. IND 0 ORE 3</t>
   </si>
   <si>
     <t>#2 Ricky Paquin - K</t>
   </si>
   <si>
     <t>#69 Brian Peel - RG</t>
   </si>
   <si>
-    <t>#22 Charles Reynolds - RB</t>
+    <t>#88 Charles Reynolds - WR</t>
   </si>
   <si>
     <t>#59 James Manwaring - RDE</t>
   </si>
   <si>
     <t>0:51</t>
   </si>
   <si>
     <t>ORE 35</t>
   </si>
   <si>
     <t>(0:52) 2-Ricky Paquin kicks 74 yards from ORE 35 to IND -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-IND 25 (0:52) 44-Stanley Cole ran to IND 21 for -4 yards. Tackle by 58-Ralph Wood.</t>
   </si>
   <si>
     <t>0:11</t>
   </si>
   <si>
     <t>IND 21</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
@@ -1145,51 +1145,51 @@
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>1-10-ORE 30 (7:20) 19-Alexander Qualls pass Pass knocked down by 58-Ralph Wood. incomplete, intended for 29-Carlos Wolff.</t>
   </si>
   <si>
     <t>7:16</t>
   </si>
   <si>
     <t>2-10-ORE 30 (7:17) 24-Joseph Jones ran to ORE 35 for -5 yards. Tackle by 58-Ralph Wood.</t>
   </si>
   <si>
     <t>6:36</t>
   </si>
   <si>
     <t>3-15-ORE 35 (6:35) 19-Alexander Qualls pass Pass knocked down by 94-Eugenio Scott. incomplete, intended for 85-Steven Snyder.</t>
   </si>
   <si>
     <t>6:31</t>
   </si>
   <si>
     <t>4-15-ORE 35 (6:32) 11-Javier Ivey 54 yard field goal is GOOD. IND 3 ORE 10</t>
   </si>
   <si>
-    <t>#77 Ben Luckett - RG</t>
+    <t>#69 Ben Luckett - RG</t>
   </si>
   <si>
     <t>6:27</t>
   </si>
   <si>
     <t>(6:28) 11-Javier Ivey kicks 73 yards from IND 35 to ORE -8. Touchback.</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>1-10-ORE 25 (6:28) 28-Jose Liles ran to ORE 24 for -1 yards. Tackle by 78-Michael Warren.</t>
   </si>
   <si>
     <t>5:45</t>
   </si>
   <si>
     <t>ORE 24</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
@@ -1412,51 +1412,51 @@
   <si>
     <t>13:29</t>
   </si>
   <si>
     <t>ORE 37</t>
   </si>
   <si>
     <t>1-10-ORE 37 (13:30) PENALTY - False Start (ORE 89-George Turgeon)</t>
   </si>
   <si>
     <t>#98 Mark Hall - RDE</t>
   </si>
   <si>
     <t>1-15-ORE 32 (13:30) 28-Jose Liles ran to ORE 42 for 10 yards. Tackle by 20-Raymond Larsen.</t>
   </si>
   <si>
     <t>2-5-ORE 42 (12:45) 33-Bobby Maldonado ran to ORE 47 for 4 yards. 33-Bobby Maldonado FUMBLES (35-Jessie Brown) recovered by ORE-66-Ricky Carver at ORE 47. Tackle by 96-Christopher Quinones. ORE 86-Jose Roberts was injured on the play. He looks like he should be able to return. ORE 52-Chris Shanley was injured on the play. He looks like he should be able to return. IND 40-Willie Brown was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>12:07</t>
   </si>
   <si>
     <t>3-1-ORE 47 (12:06) 28-Jose Liles ran to IND 45 for 8 yards. Tackle by 97-Brenton Wagner. ORE 65-Eric Benefiel was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#60 Robert Sparks - LG</t>
+    <t>#78 Robert Sparks - RT</t>
   </si>
   <si>
     <t>11:22</t>
   </si>
   <si>
     <t>1-10-IND 45 (11:21) 8-Lance Bonds ran to IND 35 for 10 yards. Tackle by 91-Mark Cochran. ORE 82-Anthony Delee was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#85 Edward Daniels - WR</t>
   </si>
   <si>
     <t>#57 Johnny Hampton - C</t>
   </si>
   <si>
     <t>10:42</t>
   </si>
   <si>
     <t>2-1-IND 35 (10:41) 8-Lance Bonds pass Pass knocked down by 96-Christopher Quinones. incomplete, intended for 88-Brett Butler.</t>
   </si>
   <si>
     <t>10:37</t>
   </si>
   <si>
     <t>3-1-IND 35 (10:38) 33-Bobby Maldonado ran to IND 25 for 10 yards. Tackle by 22-William Seidel.</t>
   </si>
@@ -2304,92 +2304,92 @@
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="535.441" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="31.707" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>