--- v0 (2026-06-24)
+++ v1 (2026-09-21)
@@ -302,141 +302,141 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 2-Ricky Paquin kicks 70 yards from ORE 35 to WIS -5. Touchback.</t>
   </si>
   <si>
     <t>#17 Scott Goodman - WR</t>
   </si>
   <si>
     <t>#31 Robert Moreland - FS</t>
   </si>
   <si>
     <t>#48 Matthew Frazier - CB</t>
   </si>
   <si>
     <t>#50 Scott Given - DT</t>
   </si>
   <si>
     <t>#44 Raymond Rushin - CB</t>
   </si>
   <si>
-    <t>#52 Todd Peterson - SLB</t>
+    <t>#51 Todd Peterson - SLB</t>
   </si>
   <si>
     <t>#61 Kyle Palladino - DT</t>
   </si>
   <si>
     <t>#74 Edmund Grossman - DT</t>
   </si>
   <si>
     <t>#93 Walter Lee - RDE</t>
   </si>
   <si>
     <t>#12 Dwayne Mink - WR</t>
   </si>
   <si>
     <t>#73 John Carrillo - DT</t>
   </si>
   <si>
     <t>#2 Ricky Paquin - K</t>
   </si>
   <si>
     <t>WIS</t>
   </si>
   <si>
     <t>WIS 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-WIS 25 (15:00) 9-Roy Martinez pass complete to 85-Fred Griffin to WIS 43 for 18 yards. Tackle by 21-Randal Pinson. 40-Lee Gosser got away with a hold on that play.</t>
   </si>
   <si>
     <t>#9 Roy Martinez - QB</t>
   </si>
   <si>
     <t>#37 Neil Barrett - RB</t>
   </si>
   <si>
     <t>#85 Fred Griffin - TE</t>
   </si>
   <si>
-    <t>#87 Elmer Shain - WR</t>
-[...2 lines deleted...]
-    <t>#51 Juan Kraft - LT</t>
+    <t>#15 Elmer Shain - WR</t>
+  </si>
+  <si>
+    <t>#68 Juan Kraft - LT</t>
   </si>
   <si>
     <t>#69 Clair Reed - LG</t>
   </si>
   <si>
     <t>#53 Christopher Rowell - C</t>
   </si>
   <si>
     <t>#68 Randy Hurst - RG</t>
   </si>
   <si>
     <t>#60 Nathaniel Mathews - RT</t>
   </si>
   <si>
-    <t>#67 Jacob Prather - LDE</t>
+    <t>#64 Jacob Prather - DT</t>
   </si>
   <si>
     <t>#60 James Miller - DT</t>
   </si>
   <si>
-    <t>#50 Walter Carter - DT</t>
+    <t>#65 Walter Carter - DT</t>
   </si>
   <si>
     <t>#73 Michael Patterson - RDE</t>
   </si>
   <si>
     <t>#58 Ralph Wood - SLB</t>
   </si>
   <si>
     <t>#56 Lester Leffel - MLB</t>
   </si>
   <si>
     <t>#94 Eugenio Scott - WLB</t>
   </si>
   <si>
-    <t>#21 Randal Pinson - CB</t>
-[...5 lines deleted...]
-    <t>#40 Lee Gosser - SS</t>
+    <t>#20 Randal Pinson - CB</t>
+  </si>
+  <si>
+    <t>#42 Marvin Howard - SS</t>
+  </si>
+  <si>
+    <t>#40 Lee Gosser - FS</t>
   </si>
   <si>
     <t>#44 Kevin Moore - FS</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>WIS 43</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-WIS 43 (14:13) 9-Roy Martinez pass incomplete, intended for 35-Paul Vinson.</t>
   </si>
   <si>
     <t>#35 Paul Vinson - FB</t>
   </si>
   <si>
     <t>14:11</t>
   </si>
@@ -467,180 +467,180 @@
   <si>
     <t>12:57</t>
   </si>
   <si>
     <t>WIS 45</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-9-WIS 45 (12:56) 1-Roosevelt Green punts 46 yards to ORE 9. Fair Catch by 22-Charles Reynolds.</t>
   </si>
   <si>
     <t>#1 Roosevelt Green - P</t>
   </si>
   <si>
     <t>#85 Anthony Marshall - TE</t>
   </si>
   <si>
     <t>#22 Charles Reynolds - RB</t>
   </si>
   <si>
-    <t>#32 Cory Cabrera - CB</t>
+    <t>#26 Cory Cabrera - CB</t>
   </si>
   <si>
     <t>#51 Douglas Ward - MLB</t>
   </si>
   <si>
     <t>#98 Michael Martin - MLB</t>
   </si>
   <si>
-    <t>#64 Douglas Barreiro - LDE</t>
-[...2 lines deleted...]
-    <t>#67 Benjamin Stone - LDE</t>
+    <t>#60 Douglas Barreiro - DT</t>
+  </si>
+  <si>
+    <t>#67 Benjamin Stone - RDE</t>
   </si>
   <si>
     <t>12:49</t>
   </si>
   <si>
     <t>ORE 9</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>1-10-ORE 9 (12:50) 22-Charles Reynolds ran to ORE 10 for 1 yards. Tackle by 98-Michael Martin. WIS 93-Walter Lee was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#8 Lance Bonds - QB</t>
   </si>
   <si>
     <t>#42 Kyle Levy - FB</t>
   </si>
   <si>
     <t>#88 Brett Butler - TE</t>
   </si>
   <si>
     <t>#89 George Turgeon - WR</t>
   </si>
   <si>
-    <t>#86 Jose Roberts - WR</t>
-[...2 lines deleted...]
-    <t>#52 Chris Shanley - LT</t>
+    <t>#16 Jose Roberts - WR</t>
+  </si>
+  <si>
+    <t>#78 Chris Shanley - LT</t>
   </si>
   <si>
     <t>#62 Gerald Jones - LG</t>
   </si>
   <si>
-    <t>#65 Eric Benefiel - C</t>
-[...8 lines deleted...]
-    <t>#64 Chris Moore - RDE</t>
+    <t>#53 Eric Benefiel - C</t>
+  </si>
+  <si>
+    <t>#68 Ricky Carver - RG</t>
+  </si>
+  <si>
+    <t>#60 Robert Sparks - LG</t>
+  </si>
+  <si>
+    <t>#52 Chris Moore - RDE</t>
   </si>
   <si>
     <t>#93 Jason Davis - WLB</t>
   </si>
   <si>
-    <t>#40 Richard Garcia - SS</t>
+    <t>#26 Richard Garcia - SS</t>
   </si>
   <si>
     <t>12:18</t>
   </si>
   <si>
     <t>ORE 10</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>2-9-ORE 10 (12:17) PENALTY - False Start (ORE 66-Ricky Carver)</t>
   </si>
   <si>
     <t>12:16</t>
   </si>
   <si>
     <t>ORE 5</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-14-ORE 5 (12:17) 22-Charles Reynolds ran to ORE 11 for 5 yards. Tackle by 98-Michael Martin.</t>
   </si>
   <si>
     <t>#82 Anthony Delee - WR</t>
   </si>
   <si>
-    <t>#45 John Barden - CB</t>
+    <t>#43 John Barden - CB</t>
   </si>
   <si>
     <t>11:43</t>
   </si>
   <si>
     <t>ORE 11</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>3-4 Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>3-9-ORE 11 (11:42) 8-Lance Bonds pass incomplete, intended for 88-Brett Butler. WIS 61-Kyle Palladino was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#90 Jerry Tindell - MLB</t>
+    <t>#57 Jerry Tindell - MLB</t>
   </si>
   <si>
     <t>11:39</t>
   </si>
   <si>
     <t>4-9-ORE 11 (11:40) 10-Alton Green punts 50 yards to WIS 40. 17-Scott Goodman to WIS 40 for 1 yards. Tackle by 56-Lester Leffel.</t>
   </si>
   <si>
     <t>#10 Alton Green - P</t>
   </si>
   <si>
-    <t>#70 Johnny Hampton - C</t>
+    <t>#57 Johnny Hampton - C</t>
   </si>
   <si>
     <t>#92 Christopher Davis - SLB</t>
   </si>
   <si>
     <t>11:31</t>
   </si>
   <si>
     <t>WIS 40</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>1-10-WIS 40 (11:32) 37-Neil Barrett ran to WIS 38 for -2 yards. Tackle by 94-Eugenio Scott.</t>
   </si>
   <si>
     <t>10:51</t>
   </si>
   <si>
     <t>WIS 38</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
@@ -701,51 +701,51 @@
   <si>
     <t>3-18-ORE 12 (7:55) 8-Lance Bonds pass Pass knocked down by 52-Todd Peterson. incomplete, intended for 88-Brett Butler.</t>
   </si>
   <si>
     <t>7:51</t>
   </si>
   <si>
     <t>4-18-ORE 12 (7:52) 10-Alton Green punts 50 yards to WIS 37. 17-Scott Goodman to ORE 49 for 14 yards. Tackle by 52-Chris Shanley.</t>
   </si>
   <si>
     <t>#71 Gerald Jones - LT</t>
   </si>
   <si>
     <t>7:41</t>
   </si>
   <si>
     <t>ORE 49</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>1-10-ORE 49 (7:42) 9-Roy Martinez sacked at WIS 40 for -11 yards (73-Michael Patterson). Sack allowed by 51-Juan Kraft.</t>
   </si>
   <si>
-    <t>#92 Jay Vaughn - WLB</t>
+    <t>#55 Jay Vaughn - MLB</t>
   </si>
   <si>
     <t>7:09</t>
   </si>
   <si>
     <t>2-21-WIS 40 (7:08) 9-Roy Martinez pass complete to 37-Neil Barrett to WIS 43 for 3 yards. Tackle by 58-Ralph Wood. ORE 67-Jacob Prather was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:32</t>
   </si>
   <si>
     <t>3-18-WIS 43 (6:31) 9-Roy Martinez pass incomplete, dropped by 37-Neil Barrett.</t>
   </si>
   <si>
     <t>6:27</t>
   </si>
   <si>
     <t>4-18-WIS 43 (6:28) 1-Roosevelt Green punts 41 yards to ORE 17.</t>
   </si>
   <si>
     <t>6:18</t>
   </si>
   <si>
     <t>ORE 17</t>
   </si>
@@ -1010,60 +1010,60 @@
   <si>
     <t>(12:29) 2-Ricky Paquin kicks 73 yards from ORE 35 to WIS -8. Touchback.</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>1-10-WIS 25 (12:29) 9-Roy Martinez pass complete to 37-Neil Barrett to ORE 41 for 34 yards. Tackle by 58-Ralph Wood. Nice job by 37-Neil Barrett on that route to lose his coverage.</t>
   </si>
   <si>
     <t>11:48</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>1-10-ORE 41 (11:47) 35-Paul Vinson ran to ORE 43 for -2 yards. Tackle by 60-James Miller.</t>
   </si>
   <si>
     <t>#81 John Wilson - WR</t>
   </si>
   <si>
     <t>#84 Brian Melson - TE</t>
   </si>
   <si>
-    <t>#78 Michael McGaughey - RDE</t>
+    <t>#61 Michael McGaughey - DT</t>
   </si>
   <si>
     <t>#96 William Bemis - SLB</t>
   </si>
   <si>
     <t>#29 Mike Powers - CB</t>
   </si>
   <si>
-    <t>#20 Bruce Heffernan - CB</t>
+    <t>#27 Bruce Heffernan - CB</t>
   </si>
   <si>
     <t>11:14</t>
   </si>
   <si>
     <t>ORE 43</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>2-12-ORE 43 (11:13) 35-Paul Vinson ran to ORE 44 for -1 yards. Tackle by 50-Walter Carter.</t>
   </si>
   <si>
     <t>10:31</t>
   </si>
   <si>
     <t>ORE 44</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>3-13-ORE 44 (10:30) 9-Roy Martinez pass complete to 12-Dwayne Mink to ORE 42 for 2 yards. Tackle by 21-Randal Pinson.</t>
   </si>
@@ -1148,51 +1148,51 @@
   <si>
     <t>5:33</t>
   </si>
   <si>
     <t>ORE 26</t>
   </si>
   <si>
     <t>1-10-ORE 26 (5:32) 9-Roy Martinez pass complete to 37-Neil Barrett to ORE 8 for 18 yards. 37-Neil Barrett breaks down the CB.</t>
   </si>
   <si>
     <t>#13 James Naumann - WR</t>
   </si>
   <si>
     <t>4:53</t>
   </si>
   <si>
     <t>ORE 8</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-8-ORE 8 (4:52) 9-Roy Martinez pass Pass knocked down by 51-Douglas Ward. incomplete, intended for 37-Neil Barrett.</t>
   </si>
   <si>
-    <t>#24 Edwin Rush - CB</t>
+    <t>#21 Edwin Rush - CB</t>
   </si>
   <si>
     <t>4:48</t>
   </si>
   <si>
     <t>2-8-ORE 8 (4:49) 9-Roy Martinez pass complete to 85-Fred Griffin for 8 yards. TOUCHDOWN! Pressure by 73-Michael Patterson. ORE 14 WIS 6</t>
   </si>
   <si>
     <t>4:44</t>
   </si>
   <si>
     <t>ORE 15</t>
   </si>
   <si>
     <t>(4:45) Extra point GOOD by 4-William Stembridge. ORE 14 WIS 7</t>
   </si>
   <si>
     <t>WIS 35</t>
   </si>
   <si>
     <t>(4:45) 4-William Stembridge kicks 70 yards from WIS 35 to ORE -5. Touchback.</t>
   </si>
   <si>
     <t>ORE 25</t>
   </si>
@@ -2253,102 +2253,102 @@
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="333.776" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="35" max="35" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="36" max="36" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="54" max="54" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="59" max="59" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="62" max="62" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="63" max="63" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="62" max="62" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="80" max="80" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="80" max="80" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="83" max="83" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="84" max="84" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="83" max="83" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="84" max="84" width="31.707" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">