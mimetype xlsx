--- v1 (2026-09-21)
+++ v2 (2026-11-05)
@@ -371,75 +371,75 @@
   <si>
     <t>#15 Elmer Shain - WR</t>
   </si>
   <si>
     <t>#68 Juan Kraft - LT</t>
   </si>
   <si>
     <t>#69 Clair Reed - LG</t>
   </si>
   <si>
     <t>#53 Christopher Rowell - C</t>
   </si>
   <si>
     <t>#68 Randy Hurst - RG</t>
   </si>
   <si>
     <t>#60 Nathaniel Mathews - RT</t>
   </si>
   <si>
     <t>#64 Jacob Prather - DT</t>
   </si>
   <si>
     <t>#60 James Miller - DT</t>
   </si>
   <si>
-    <t>#65 Walter Carter - DT</t>
+    <t>#70 Walter Carter - DT</t>
   </si>
   <si>
     <t>#73 Michael Patterson - RDE</t>
   </si>
   <si>
     <t>#58 Ralph Wood - SLB</t>
   </si>
   <si>
     <t>#56 Lester Leffel - MLB</t>
   </si>
   <si>
     <t>#94 Eugenio Scott - WLB</t>
   </si>
   <si>
-    <t>#20 Randal Pinson - CB</t>
+    <t>#23 Randal Pinson - CB</t>
   </si>
   <si>
     <t>#42 Marvin Howard - SS</t>
   </si>
   <si>
     <t>#40 Lee Gosser - FS</t>
   </si>
   <si>
-    <t>#44 Kevin Moore - FS</t>
+    <t>#30 Kevin Moore - CB</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>WIS 43</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-WIS 43 (14:13) 9-Roy Martinez pass incomplete, intended for 35-Paul Vinson.</t>
   </si>
   <si>
     <t>#35 Paul Vinson - FB</t>
   </si>
   <si>
     <t>14:11</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
@@ -464,111 +464,111 @@
   <si>
     <t>3-5-WIS 48 (13:35) 37-Neil Barrett ran to WIS 45 for -4 yards. Tackle by 94-Eugenio Scott.</t>
   </si>
   <si>
     <t>12:57</t>
   </si>
   <si>
     <t>WIS 45</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-9-WIS 45 (12:56) 1-Roosevelt Green punts 46 yards to ORE 9. Fair Catch by 22-Charles Reynolds.</t>
   </si>
   <si>
     <t>#1 Roosevelt Green - P</t>
   </si>
   <si>
     <t>#85 Anthony Marshall - TE</t>
   </si>
   <si>
-    <t>#22 Charles Reynolds - RB</t>
+    <t>#88 Charles Reynolds - WR</t>
   </si>
   <si>
     <t>#26 Cory Cabrera - CB</t>
   </si>
   <si>
     <t>#51 Douglas Ward - MLB</t>
   </si>
   <si>
     <t>#98 Michael Martin - MLB</t>
   </si>
   <si>
     <t>#60 Douglas Barreiro - DT</t>
   </si>
   <si>
     <t>#67 Benjamin Stone - RDE</t>
   </si>
   <si>
     <t>12:49</t>
   </si>
   <si>
     <t>ORE 9</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>1-10-ORE 9 (12:50) 22-Charles Reynolds ran to ORE 10 for 1 yards. Tackle by 98-Michael Martin. WIS 93-Walter Lee was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#8 Lance Bonds - QB</t>
+    <t>#9 Lance Bonds - QB</t>
   </si>
   <si>
     <t>#42 Kyle Levy - FB</t>
   </si>
   <si>
     <t>#88 Brett Butler - TE</t>
   </si>
   <si>
     <t>#89 George Turgeon - WR</t>
   </si>
   <si>
-    <t>#16 Jose Roberts - WR</t>
+    <t>#11 Jose Roberts - WR</t>
   </si>
   <si>
     <t>#78 Chris Shanley - LT</t>
   </si>
   <si>
     <t>#62 Gerald Jones - LG</t>
   </si>
   <si>
     <t>#53 Eric Benefiel - C</t>
   </si>
   <si>
     <t>#68 Ricky Carver - RG</t>
   </si>
   <si>
-    <t>#60 Robert Sparks - LG</t>
+    <t>#78 Robert Sparks - RT</t>
   </si>
   <si>
     <t>#52 Chris Moore - RDE</t>
   </si>
   <si>
     <t>#93 Jason Davis - WLB</t>
   </si>
   <si>
     <t>#26 Richard Garcia - SS</t>
   </si>
   <si>
     <t>12:18</t>
   </si>
   <si>
     <t>ORE 10</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>2-9-ORE 10 (12:17) PENALTY - False Start (ORE 66-Ricky Carver)</t>
   </si>
   <si>
     <t>12:16</t>
   </si>
@@ -599,51 +599,51 @@
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>3-4 Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>3-9-ORE 11 (11:42) 8-Lance Bonds pass incomplete, intended for 88-Brett Butler. WIS 61-Kyle Palladino was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#57 Jerry Tindell - MLB</t>
   </si>
   <si>
     <t>11:39</t>
   </si>
   <si>
     <t>4-9-ORE 11 (11:40) 10-Alton Green punts 50 yards to WIS 40. 17-Scott Goodman to WIS 40 for 1 yards. Tackle by 56-Lester Leffel.</t>
   </si>
   <si>
     <t>#10 Alton Green - P</t>
   </si>
   <si>
     <t>#57 Johnny Hampton - C</t>
   </si>
   <si>
-    <t>#92 Christopher Davis - SLB</t>
+    <t>#57 Christopher Davis - SLB</t>
   </si>
   <si>
     <t>11:31</t>
   </si>
   <si>
     <t>WIS 40</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>1-10-WIS 40 (11:32) 37-Neil Barrett ran to WIS 38 for -2 yards. Tackle by 94-Eugenio Scott.</t>
   </si>
   <si>
     <t>10:51</t>
   </si>
   <si>
     <t>WIS 38</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>2-12-WIS 38 (10:50) 37-Neil Barrett ran to WIS 41 for 4 yards. Tackle by 40-Lee Gosser.</t>
   </si>