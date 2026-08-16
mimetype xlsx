--- v0 (2026-07-26)
+++ v1 (2026-08-16)
@@ -410,51 +410,51 @@
   <si>
     <t>#45 Clyde Melendez - SS</t>
   </si>
   <si>
     <t>#26 Jeff David - CB</t>
   </si>
   <si>
     <t>#1 Patrick Freeland - CB</t>
   </si>
   <si>
     <t>#24 Kirk Corman - CB</t>
   </si>
   <si>
     <t>#29 Stephen Hogan - CB</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>2-10-ARK 25 (14:57) 7-Lewis Hemingway pass complete to 34-Donald Roberts to ARK 32 for 7 yards. Tackle by 55-Billy Clark.</t>
   </si>
   <si>
-    <t>#98 Lawrence Clark - RDE</t>
+    <t>#98 Lawrence Clark - LDE</t>
   </si>
   <si>
     <t>#97 Jeffery Hufford - DT</t>
   </si>
   <si>
     <t>#59 Steven Clay - MLB</t>
   </si>
   <si>
     <t>#44 Francis Ludwig - SS</t>
   </si>
   <si>
     <t>#5 Randy McBee - FS</t>
   </si>
   <si>
     <t>14:11</t>
   </si>
   <si>
     <t>ARK 32</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>