--- v1 (2026-08-16)
+++ v2 (2026-09-18)
@@ -368,54 +368,54 @@
   <si>
     <t>#34 Donald Roberts - RB</t>
   </si>
   <si>
     <t>#18 Clifford Ryan - WR</t>
   </si>
   <si>
     <t>#19 Scott Lachance - WR</t>
   </si>
   <si>
     <t>#78 Doug Rodman - LT</t>
   </si>
   <si>
     <t>#62 Russell Delarosa - LG</t>
   </si>
   <si>
     <t>#52 Gil Harder - C</t>
   </si>
   <si>
     <t>#67 Keith Courtney - RG</t>
   </si>
   <si>
     <t>#76 Thomas Birney - RT</t>
   </si>
   <si>
-    <t>#91 Troy Albertson - LDE</t>
-[...2 lines deleted...]
-    <t>#95 Johnny Driggins - DT</t>
+    <t>#76 Troy Albertson - LDE</t>
+  </si>
+  <si>
+    <t>#69 Johnny Driggins - DT</t>
   </si>
   <si>
     <t>#60 Albert Mikell - DT</t>
   </si>
   <si>
     <t>#96 Jesse Irving - RDE</t>
   </si>
   <si>
     <t>#57 Andrew Wright - SLB</t>
   </si>
   <si>
     <t>#55 Billy Clark - WLB</t>
   </si>
   <si>
     <t>#45 Clyde Melendez - SS</t>
   </si>
   <si>
     <t>#26 Jeff David - CB</t>
   </si>
   <si>
     <t>#1 Patrick Freeland - CB</t>
   </si>
   <si>
     <t>#24 Kirk Corman - CB</t>
   </si>