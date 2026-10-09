--- v2 (2026-09-18)
+++ v3 (2026-10-09)
@@ -293,99 +293,99 @@
   <si>
     <t>ARK has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>WAS</t>
   </si>
   <si>
     <t>WAS 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 2-John Donaghy kicks 73 yards from WAS 35 to ARK -8. Touchback.</t>
   </si>
   <si>
     <t>#84 Russell Aguinaldo - WR</t>
   </si>
   <si>
     <t>#98 William Lara - RDE</t>
   </si>
   <si>
-    <t>#57 Michael Hildebrand - WLB</t>
+    <t>#94 Michael Hildebrand - WLB</t>
   </si>
   <si>
     <t>#52 Ronald Rock - WLB</t>
   </si>
   <si>
     <t>#40 Thomas Hardin - CB</t>
   </si>
   <si>
     <t>#91 Fernando Bryant - LDE</t>
   </si>
   <si>
-    <t>#25 Charles Johnson - CB</t>
+    <t>#31 Charles Johnson - CB</t>
   </si>
   <si>
     <t>#56 James Moreno - MLB</t>
   </si>
   <si>
     <t>#51 Leo Brown - WLB</t>
   </si>
   <si>
     <t>#38 Darren Almond - CB</t>
   </si>
   <si>
     <t>#75 Roman Axtman - DT</t>
   </si>
   <si>
     <t>#2 John Donaghy - K</t>
   </si>
   <si>
     <t>ARK</t>
   </si>
   <si>
     <t>ARK 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-ARK 25 (15:00) 7-Lewis Hemingway pass Pass knocked down by 26-Jeff David. incomplete, intended for 19-Scott Lachance. 26-Jeff David got away with a hold on that play.</t>
   </si>
   <si>
     <t>#7 Lewis Hemingway - QB</t>
   </si>
   <si>
-    <t>#47 William Hoffman - RB</t>
+    <t>#28 William Hoffman - RB</t>
   </si>
   <si>
     <t>#34 Donald Roberts - RB</t>
   </si>
   <si>
     <t>#18 Clifford Ryan - WR</t>
   </si>
   <si>
     <t>#19 Scott Lachance - WR</t>
   </si>
   <si>
     <t>#78 Doug Rodman - LT</t>
   </si>
   <si>
     <t>#62 Russell Delarosa - LG</t>
   </si>
   <si>
     <t>#52 Gil Harder - C</t>
   </si>
   <si>
     <t>#67 Keith Courtney - RG</t>
   </si>
   <si>
     <t>#76 Thomas Birney - RT</t>
   </si>
@@ -461,51 +461,51 @@
   <si>
     <t>3-3-ARK 32 (14:10) 47-William Hoffman ran to ARK 41 for 9 yards. Tackle by 24-Kirk Corman.</t>
   </si>
   <si>
     <t>#17 Joan Seiter - WR</t>
   </si>
   <si>
     <t>#56 Scott Jenkins - WLB</t>
   </si>
   <si>
     <t>#43 Russell Smith - FS</t>
   </si>
   <si>
     <t>13:30</t>
   </si>
   <si>
     <t>ARK 41</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>1-10-ARK 41 (13:29) 34-Donald Roberts ran to ARK 41 for a short gain. Tackle by 44-Francis Ludwig.</t>
   </si>
   <si>
-    <t>#83 Michael Cunniff - WR</t>
+    <t>#15 Michael Cunniff - WR</t>
   </si>
   <si>
     <t>#13 Ace Blizzard - WR</t>
   </si>
   <si>
     <t>12:46</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>2-10-ARK 41 (12:45) 7-Lewis Hemingway pass complete to 87-Chase Gaines to ARK 46 for 6 yards. Tackle by 59-Steven Clay.</t>
   </si>
   <si>
     <t>#87 Chase Gaines - TE</t>
   </si>
   <si>
     <t>12:02</t>
   </si>
   <si>
     <t>ARK 46</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
@@ -713,51 +713,51 @@
   <si>
     <t>#89 Robert Thompson - WR</t>
   </si>
   <si>
     <t>#71 Ronnie Dodson - LT</t>
   </si>
   <si>
     <t>#61 Glenn Caldwell - LG</t>
   </si>
   <si>
     <t>#64 Edward Lewis - C</t>
   </si>
   <si>
     <t>#69 Robert Henderson - RG</t>
   </si>
   <si>
     <t>#76 Jesse Burden - RT</t>
   </si>
   <si>
     <t>#58 Brian Smith - SLB</t>
   </si>
   <si>
     <t>#23 Peter Wilson - CB</t>
   </si>
   <si>
-    <t>#37 Ryan Thurman - FS</t>
+    <t>#37 Ryan Thurman - CB</t>
   </si>
   <si>
     <t>5:26</t>
   </si>
   <si>
     <t>WAS 28</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>2-7-WAS 28 (5:25) 33-Eric Lawrence ran to WAS 31 for 3 yards. Tackle by 56-James Moreno.</t>
   </si>
   <si>
     <t>#65 Charles Lugo - DT</t>
   </si>
   <si>
     <t>4:42</t>
   </si>
   <si>
     <t>WAS 31</t>
   </si>
@@ -917,51 +917,51 @@
   <si>
     <t>14:08</t>
   </si>
   <si>
     <t>3-10-ARK 36 (14:09) 47-William Hoffman ran to ARK 44 for 8 yards. Tackle by 24-Kirk Corman.</t>
   </si>
   <si>
     <t>13:28</t>
   </si>
   <si>
     <t>ARK 44</t>
   </si>
   <si>
     <t>4-2-ARK 44 (13:27) 2-Joseph Goodman punts 32 yards to WAS 24. WAS 91-Troy Albertson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>13:16</t>
   </si>
   <si>
     <t>WAS 24</t>
   </si>
   <si>
     <t>1-10-WAS 24 (13:17) 33-Eric Lawrence ran to WAS 25 for 2 yards. Tackle by 98-William Lara.</t>
   </si>
   <si>
-    <t>#59 John Routt - MLB</t>
+    <t>#90 John Routt - MLB</t>
   </si>
   <si>
     <t>12:41</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-8-WAS 25 (12:40) 33-Eric Lawrence ran to WAS 34 for 8 yards. Tackle by 37-Ryan Thurman.</t>
   </si>
   <si>
     <t>12:04</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>3-1-WAS 34 (12:03) 36-Andrew Fontenot ran to WAS 45 for 11 yards. Tackle by 38-Darren Almond.</t>
   </si>
   <si>
     <t>11:18</t>
   </si>