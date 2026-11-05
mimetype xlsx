--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -287,114 +287,114 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>ORE has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>VAN</t>
   </si>
   <si>
     <t>VAN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Kirby Beach kicks 75 yards from VAN 35 to ORE -10. Touchback.</t>
   </si>
   <si>
-    <t>#22 Charles Reynolds - RB</t>
+    <t>#88 Charles Reynolds - WR</t>
   </si>
   <si>
     <t>#61 Michael McGaughey - DT</t>
   </si>
   <si>
-    <t>#65 Walter Carter - DT</t>
+    <t>#70 Walter Carter - DT</t>
   </si>
   <si>
     <t>#26 Cory Cabrera - CB</t>
   </si>
   <si>
     <t>#58 Ralph Wood - SLB</t>
   </si>
   <si>
     <t>#56 Lester Leffel - MLB</t>
   </si>
   <si>
     <t>#42 Marvin Howard - SS</t>
   </si>
   <si>
     <t>#94 Eugenio Scott - WLB</t>
   </si>
   <si>
     <t>#40 Lee Gosser - FS</t>
   </si>
   <si>
     <t>#55 Jay Vaughn - MLB</t>
   </si>
   <si>
     <t>#59 Charles Martin - SLB</t>
   </si>
   <si>
     <t>#3 Kirby Beach - K</t>
   </si>
   <si>
     <t>ORE</t>
   </si>
   <si>
     <t>ORE 25</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-ORE 25 (15:00) 8-Lance Bonds pass Pass knocked down by 32-Howard Town. incomplete, intended for 88-Brett Butler.</t>
   </si>
   <si>
-    <t>#8 Lance Bonds - QB</t>
+    <t>#9 Lance Bonds - QB</t>
   </si>
   <si>
     <t>#45 Donald Divito - FB</t>
   </si>
   <si>
     <t>#88 Brett Butler - TE</t>
   </si>
   <si>
     <t>#89 George Turgeon - WR</t>
   </si>
   <si>
-    <t>#16 Jose Roberts - WR</t>
+    <t>#11 Jose Roberts - WR</t>
   </si>
   <si>
     <t>#78 Chris Shanley - LT</t>
   </si>
   <si>
     <t>#62 Gerald Jones - LG</t>
   </si>
   <si>
     <t>#53 Eric Benefiel - C</t>
   </si>
   <si>
     <t>#68 Ricky Carver - RG</t>
   </si>
   <si>
     <t>#76 Kenneth Jones - RT</t>
   </si>
   <si>
     <t>#91 Albert Cummins - LDE</t>
   </si>
   <si>
     <t>#90 Steve Williams - DT</t>
   </si>
   <si>
     <t>#75 Ramiro Romero - DT</t>
   </si>
@@ -440,198 +440,198 @@
   <si>
     <t>#34 James Dowell - CB</t>
   </si>
   <si>
     <t>#38 Pete Powell - SS</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>ORE 29</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>3-6-ORE 29 (14:19) Tackle by 90-Steve Williams.</t>
   </si>
   <si>
     <t>#28 Jose Liles - RB</t>
   </si>
   <si>
-    <t>#28 Joseph Saville - SS</t>
+    <t>#22 Joseph Saville - SS</t>
   </si>
   <si>
     <t>13:38</t>
   </si>
   <si>
     <t>ORE 30</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-5-ORE 30 (13:37) 10-Alton Green punts 54 yards to VAN 16. 80-Ramiro Roberts to VAN 26 for 10 yards. Tackle by 56-Lester Leffel.</t>
   </si>
   <si>
     <t>#10 Alton Green - P</t>
   </si>
   <si>
     <t>#80 Ramiro Roberts - WR</t>
   </si>
   <si>
-    <t>#79 Frederick Smith - RT</t>
+    <t>#63 Frederick Smith - RG</t>
   </si>
   <si>
     <t>#57 Johnny Hampton - C</t>
   </si>
   <si>
     <t>#99 Henry Seawell - DT</t>
   </si>
   <si>
     <t>#70 Robert Smith - RDE</t>
   </si>
   <si>
     <t>13:27</t>
   </si>
   <si>
     <t>VAN 26</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>4-3 Normal SLB Middle Blitz</t>
   </si>
   <si>
     <t>1-10-VAN 26 (13:28) 18-Keith Molina pass complete to 12-Ron Torres to VAN 34 for 8 yards. Tackle by 24-Dale Montgomery.</t>
   </si>
   <si>
     <t>#18 Keith Molina - QB</t>
   </si>
   <si>
     <t>#47 Leo Gonzales - RB</t>
   </si>
   <si>
     <t>#82 Franklyn Cantrelle - TE</t>
   </si>
   <si>
     <t>#12 Ron Torres - WR</t>
   </si>
   <si>
-    <t>#87 Robert Vaughn - WR</t>
+    <t>#10 Robert Vaughn - WR</t>
   </si>
   <si>
     <t>#74 Kevin Feingold - LT</t>
   </si>
   <si>
     <t>#65 George Benton - LG</t>
   </si>
   <si>
     <t>#50 David Rogers - C</t>
   </si>
   <si>
     <t>#77 Jacob Richardson - RG</t>
   </si>
   <si>
     <t>#76 Joseph Brumbelow - RT</t>
   </si>
   <si>
     <t>#99 Eduardo Kraatz - LDE</t>
   </si>
   <si>
     <t>#73 Michael Patterson - RDE</t>
   </si>
   <si>
-    <t>#20 Randal Pinson - CB</t>
-[...2 lines deleted...]
-    <t>#24 Dale Montgomery - CB</t>
+    <t>#23 Randal Pinson - CB</t>
+  </si>
+  <si>
+    <t>#31 Dale Montgomery - CB</t>
   </si>
   <si>
     <t>12:46</t>
   </si>
   <si>
     <t>VAN 34</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>2-2-VAN 34 (12:45) 47-Leo Gonzales ran to VAN 45 for 12 yards. Tackle by 40-Lee Gosser. PENALTY - Holding (VAN 84-Roger Stewart)</t>
   </si>
   <si>
     <t>#43 David Oliver - FB</t>
   </si>
   <si>
     <t>#36 John Sweet - FB</t>
   </si>
   <si>
     <t>#84 Roger Stewart - TE</t>
   </si>
   <si>
     <t>12:41</t>
   </si>
   <si>
     <t>Split Backs Normal Strong Pitch Sweep</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>2-1-VAN 35 (12:42) 36-John Sweet ran to VAN 37 for 2 yards. Tackle by 59-Charles Martin.</t>
   </si>
   <si>
-    <t>#46 Omar Mele - RB</t>
+    <t>#26 Omar Mele - RB</t>
   </si>
   <si>
     <t>11:57</t>
   </si>
   <si>
     <t>VAN 37</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-VAN 37 (11:56) 47-Leo Gonzales ran to VAN 37 for a short gain. Tackle by 94-Eugenio Scott.</t>
   </si>
   <si>
-    <t>#44 Kevin Moore - FS</t>
+    <t>#30 Kevin Moore - CB</t>
   </si>
   <si>
     <t>11:16</t>
   </si>
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>2-10-VAN 37 (11:15) 18-Keith Molina pass complete to 82-Franklyn Cantrelle to VAN 40 for 3 yards. Tackle by 42-Marvin Howard. Nice job by 82-Franklyn Cantrelle on that route to lose his coverage. Pressure by 99-Eduardo Kraatz. ORE 73-Michael Patterson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>10:31</t>
   </si>
   <si>
     <t>VAN 40</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>4-3 Normal SLB Outside Blitz</t>
   </si>
   <si>
     <t>3-7-VAN 40 (10:30) 18-Keith Molina sacked at VAN 32 for -8 yards (74-Douglas Barreiro). Sack allowed by 74-Kevin Feingold.</t>
   </si>
@@ -953,51 +953,51 @@
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-VAN 12 (13:32) 8-Lance Bonds pass complete to 88-Brett Butler for 12 yards. TOUCHDOWN! 53-Mark McConkey got away with a hold on that play. VAN 0 ORE 8</t>
   </si>
   <si>
     <t>VAN 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(13:28) Extra point GOOD by 2-Ricky Paquin. VAN 0 ORE 9</t>
   </si>
   <si>
     <t>#2 Ricky Paquin - K</t>
   </si>
   <si>
     <t>#71 Gerald Jones - LT</t>
   </si>
   <si>
-    <t>#60 Robert Sparks - LG</t>
+    <t>#78 Robert Sparks - RT</t>
   </si>
   <si>
     <t>#40 Jason Kennedy - WLB</t>
   </si>
   <si>
     <t>ORE 35</t>
   </si>
   <si>
     <t>(13:28) 2-Ricky Paquin kicks 68 yards from ORE 35 to VAN -3. Touchback.</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>1-10-VAN 25 (13:28) 18-Keith Molina sacked at VAN 16 for -9 yards (73-Michael Patterson). Sack allowed by 74-Kevin Feingold. 74-Kevin Feingold totally missed that block. ORE 73-Michael Patterson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
     <t>VAN 16</t>
   </si>
   <si>
     <t>2-19-VAN 16 (12:52) 18-Keith Molina ran to VAN 26 for 10 yards. 18-Keith Molina slides to avoid being hit.</t>
   </si>
@@ -1337,51 +1337,51 @@
   <si>
     <t>1-10-VAN 25 (15:00) 46-Omar Mele ran to VAN 27 for 2 yards. Tackle by 99-Eduardo Kraatz.</t>
   </si>
   <si>
     <t>#14 Joseph Pelton - QB</t>
   </si>
   <si>
     <t>#71 Edward Bryan - RG</t>
   </si>
   <si>
     <t>#63 Andres Dean - RT</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>VAN 27</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>2-8-VAN 27 (14:21) 14-Joseph Pelton pass Pass knocked down by 24-Dale Montgomery. incomplete, intended for 12-Ron Torres.</t>
   </si>
   <si>
-    <t>#77 Albert Moses - LDE</t>
+    <t>#77 Albert Moses - RDE</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>3-8-VAN 27 (14:19) 14-Joseph Pelton pass Pass knocked down by 20-Randal Pinson. incomplete, intended for 84-Roger Stewart.</t>
   </si>
   <si>
     <t>#31 Roy Duggan - FB</t>
   </si>
   <si>
     <t>4-8-VAN 27 (14:16) 11-Edward Culler punts 49 yards to ORE 24. 28-Jose Liles to ORE 33 for 9 yards. Tackle by 43-David Oliver.</t>
   </si>
   <si>
     <t>14:06</t>
   </si>
   <si>
     <t>ORE 33</t>
   </si>
   <si>
     <t>1-10-ORE 33 (14:07) 8-Lance Bonds pass complete to 88-Brett Butler to ORE 39 for 6 yards. Tackle by 96-Charles Curry.</t>
   </si>
@@ -1703,51 +1703,51 @@
   <si>
     <t>13:28</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>3-5-ORE 25 (13:27) 12-Andrew Thompson pass Pass knocked down by 35-Michael Hardy. incomplete, intended for 18-Keith Spivey.</t>
   </si>
   <si>
     <t>13:23</t>
   </si>
   <si>
     <t>4-5-ORE 25 (13:24) 10-Alton Green punts 47 yards to VAN 28. 87-Robert Vaughn to VAN 28 for 1 yards. Tackle by 58-Ralph Wood.</t>
   </si>
   <si>
     <t>13:15</t>
   </si>
   <si>
     <t>Strong I Normal HB Sweep Strong</t>
   </si>
   <si>
     <t>1-10-VAN 28 (13:16) 46-Omar Mele ran to VAN 25 for -3 yards. Tackle by 54-Michael Hammer.</t>
   </si>
   <si>
-    <t>#23 Howard Wilson - CB</t>
+    <t>#44 Howard Wilson - CB</t>
   </si>
   <si>
     <t>12:32</t>
   </si>
   <si>
     <t>2-13-VAN 25 (12:31) 36-John Sweet ran to VAN 30 for 5 yards. Tackle by 54-Michael Hammer.</t>
   </si>
   <si>
     <t>11:56</t>
   </si>
   <si>
     <t>3-9-VAN 30 (11:55) 14-Joseph Pelton sacked at VAN 22 for -8 yards (74-Douglas Barreiro). Sack allowed by 63-Andres Dean.</t>
   </si>
   <si>
     <t>11:19</t>
   </si>
   <si>
     <t>VAN 22</t>
   </si>
   <si>
     <t>4-17-VAN 22 (11:18) 11-Edward Culler punts 45 yards to ORE 33. Fair Catch by 28-Jose Liles.</t>
   </si>
   <si>
     <t>11:10</t>
   </si>