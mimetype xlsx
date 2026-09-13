--- v0 (2026-08-12)
+++ v1 (2026-09-13)
@@ -572,57 +572,57 @@
   <si>
     <t>#89 Harold Neal - TE</t>
   </si>
   <si>
     <t>12:05</t>
   </si>
   <si>
     <t>UMS 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(12:06) Extra point GOOD by 18-Gary Scruggs. UMS 0 MIN 7</t>
   </si>
   <si>
     <t>#1 Henry Nguyen - RB</t>
   </si>
   <si>
     <t>#25 Shannon Bartlett - FB</t>
   </si>
   <si>
-    <t>#65 Jonathan White - LG</t>
+    <t>#65 Jonathan White - RG</t>
   </si>
   <si>
     <t>#78 George Velazco - LT</t>
   </si>
   <si>
-    <t>#79 Ralph Hazelton - RG</t>
+    <t>#79 Ralph Hazelton - LG</t>
   </si>
   <si>
     <t>#96 James French - LDE</t>
   </si>
   <si>
     <t>#50 Dana Privette - RDE</t>
   </si>
   <si>
     <t>#21 John Murphy - LDE</t>
   </si>
   <si>
     <t>(12:06) 18-Gary Scruggs kicks 75 yards from MIN 35 to UMS -10. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-UMS 25 (12:06) 14-Pedro Anderson pass incomplete, dropped by 11-Normand Bryant. Pressure by 60-Jeff Torres. 12-Paul Ruiz got away with a hold on that play.</t>
   </si>
   <si>
     <t>11:59</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>