--- v0 (2026-08-12)
+++ v1 (2026-09-13)
@@ -749,51 +749,51 @@
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>2-6-UGA 6 (8:30) 11-Hubert Durham pass complete to 48-John Jin for 6 yards. TOUCHDOWN! FLA 6 UGA 0</t>
   </si>
   <si>
     <t>8:25</t>
   </si>
   <si>
     <t>UGA 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(8:26) Extra point GOOD by 2-Charles Anderson. FLA 7 UGA 0</t>
   </si>
   <si>
     <t>#98 Eddie Martin - MLB</t>
   </si>
   <si>
-    <t>#63 Archie Bailey - RDE</t>
+    <t>#90 Archie Bailey - LDE</t>
   </si>
   <si>
     <t>(8:26) 2-Charles Anderson kicks 73 yards from FLA 35 to UGA -8. Touchback.</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-UGA 25 (8:26) 25-William Olea ran to UGA 26 for 1 yards. Tackle by 54-James Weitzman.</t>
   </si>
   <si>
     <t>7:48</t>
   </si>
   <si>
     <t>UGA 26</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>