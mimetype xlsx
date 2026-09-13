--- v0 (2026-08-23)
+++ v1 (2026-09-13)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 2-Ricky Paquin kicks 74 yards from ORE 35 to MAR -9. 48-James Wendt to MAR 29 for 39 yards. Tackle by 42-Marvin Howard.</t>
   </si>
   <si>
     <t>#48 James Wendt - RB</t>
   </si>
   <si>
     <t>#23 Robert Flynn - CB</t>
   </si>
   <si>
     <t>#45 Michael Rothe - FS</t>
   </si>
   <si>
     <t>#50 Lester Gimbel - MLB</t>
   </si>
   <si>
     <t>#90 Larry Soares - LDE</t>
   </si>
   <si>
     <t>#31 Don Hair - CB</t>
   </si>
   <si>
-    <t>#38 Eric Elliott - CB</t>
+    <t>#33 Eric Elliott - CB</t>
   </si>
   <si>
     <t>#93 Roger Johnson - RDE</t>
   </si>
   <si>
     <t>#94 Mark Hernandez - LDE</t>
   </si>
   <si>
     <t>#51 Gustavo Jordan - FS</t>
   </si>
   <si>
     <t>#65 Kevin Hsieh - RDE</t>
   </si>
   <si>
     <t>#2 Ricky Paquin - K</t>
   </si>
   <si>
     <t>MAR</t>
   </si>
   <si>
     <t>14:53</t>
   </si>
   <si>
     <t>MAR 29</t>
   </si>