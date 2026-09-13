--- v0 (2026-08-23)
+++ v1 (2026-09-13)
@@ -485,51 +485,51 @@
   <si>
     <t>#19 Tom Lindsay - P</t>
   </si>
   <si>
     <t>#89 Harold Neal - TE</t>
   </si>
   <si>
     <t>#37 Carl Oneill - RB</t>
   </si>
   <si>
     <t>#99 Roy Chalmers - RDE</t>
   </si>
   <si>
     <t>#33 Bert McNew - FS</t>
   </si>
   <si>
     <t>#25 Shannon Bartlett - FB</t>
   </si>
   <si>
     <t>#65 Jonathan White - RG</t>
   </si>
   <si>
     <t>#78 George Velazco - LT</t>
   </si>
   <si>
-    <t>#79 Ralph Hazelton - RG</t>
+    <t>#79 Ralph Hazelton - LG</t>
   </si>
   <si>
     <t>#52 Chris Moore - RDE</t>
   </si>
   <si>
     <t>12:50</t>
   </si>
   <si>
     <t>OMU 19</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-OMU 19 (12:51) 13-Stephen Woodberry pass Pass knocked down by 12-Paul Ruiz. incomplete, intended for 17-Gregory Owen.</t>
   </si>
   <si>
     <t>#13 Stephen Woodberry - QB</t>
   </si>
   <si>
     <t>#83 Billy McCaffrey - TE</t>
   </si>