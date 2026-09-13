--- v0 (2026-08-23)
+++ v1 (2026-09-13)
@@ -641,60 +641,60 @@
   <si>
     <t>#84 James Dailey - WR</t>
   </si>
   <si>
     <t>#17 Gary Major - WR</t>
   </si>
   <si>
     <t>#79 Fred Newsome - LT</t>
   </si>
   <si>
     <t>#66 Jeffery Thomas - LG</t>
   </si>
   <si>
     <t>#70 Shawn Crippen - C</t>
   </si>
   <si>
     <t>#73 Jack Jones - RG</t>
   </si>
   <si>
     <t>#71 Darrell Murray - RT</t>
   </si>
   <si>
     <t>#92 Lance Mims - DT</t>
   </si>
   <si>
-    <t>#63 Archie Bailey - RDE</t>
+    <t>#90 Archie Bailey - LDE</t>
   </si>
   <si>
     <t>#54 Justin Delia - MLB</t>
   </si>
   <si>
     <t>#3 Woodrow Lingerfelt - CB</t>
   </si>
   <si>
-    <t>#38 Daniel Bourque - SS</t>
+    <t>#38 Daniel Bourque - CB</t>
   </si>
   <si>
     <t>#21 Howard Bermudez - SS</t>
   </si>
   <si>
     <t>#37 Daniel Cowley - FS</t>
   </si>
   <si>
     <t>9:05</t>
   </si>
   <si>
     <t>PSU 31</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>1-10-PSU 31 (9:06) 24-Maxx Wilson ran to PSU 25 for 6 yards. Tackle by 52-Lyndon Wilson.</t>
   </si>
   <si>
     <t>8:31</t>
   </si>
   <si>
     <t>PSU 25</t>
   </si>