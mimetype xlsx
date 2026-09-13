--- v0 (2026-08-17)
+++ v1 (2026-09-13)
@@ -485,57 +485,57 @@
   <si>
     <t>#19 Tom Lindsay - P</t>
   </si>
   <si>
     <t>#89 Harold Neal - TE</t>
   </si>
   <si>
     <t>#12 Ray Bailey - WR</t>
   </si>
   <si>
     <t>#27 Richard Valdez - SS</t>
   </si>
   <si>
     <t>#93 Chad Walker - SLB</t>
   </si>
   <si>
     <t>#60 Brian Wilson - RDE</t>
   </si>
   <si>
     <t>#96 Marcus McCulloch - MLB</t>
   </si>
   <si>
     <t>#25 Shannon Bartlett - FB</t>
   </si>
   <si>
-    <t>#65 Jonathan White - LG</t>
+    <t>#65 Jonathan White - RG</t>
   </si>
   <si>
     <t>#78 George Velazco - LT</t>
   </si>
   <si>
-    <t>#79 Ralph Hazelton - RG</t>
+    <t>#79 Ralph Hazelton - LG</t>
   </si>
   <si>
     <t>#51 Philip Edgington - MLB</t>
   </si>
   <si>
     <t>#79 Richard Medina - RDE</t>
   </si>
   <si>
     <t>13:26</t>
   </si>
   <si>
     <t>ILL 31</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>1-10-ILL 31 (13:27) 17-David Vaughan pass Pass knocked down by 12-Paul Ruiz. incomplete, intended for 12-Ray Bailey.</t>
   </si>
   <si>
     <t>#17 David Vaughan - QB</t>
   </si>
   <si>
     <t>#39 David Fuller - RB</t>
   </si>