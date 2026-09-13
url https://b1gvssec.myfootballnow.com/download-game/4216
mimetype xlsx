--- v0 (2026-08-17)
+++ v1 (2026-09-13)
@@ -425,51 +425,51 @@
   <si>
     <t>#6 Joel Treusdell - FS</t>
   </si>
   <si>
     <t>14:53</t>
   </si>
   <si>
     <t>UGA 36</t>
   </si>
   <si>
     <t>Shotgun Normal TE Out</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-UGA 36 (14:54) 18-Michael Clay pass Pass knocked down by 54-Justin Delia. incomplete, intended for 83-Matthew Butler.</t>
   </si>
   <si>
     <t>#21 Cody Kang - RB</t>
   </si>
   <si>
     <t>#83 Matthew Butler - TE</t>
   </si>
   <si>
-    <t>#38 Daniel Bourque - SS</t>
+    <t>#38 Daniel Bourque - CB</t>
   </si>
   <si>
     <t>#47 Martin Jamison - SS</t>
   </si>
   <si>
     <t>14:50</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>2-10-UGA 36 (14:51) PENALTY - False Start (MAR 61-Pedro Seal)</t>
   </si>
   <si>
     <t>#84 Oscar Connor - TE</t>
   </si>
   <si>
     <t>UGA 41</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>2-15-UGA 41 (14:51) 46-Larry Polite ran to UGA 34 for 6 yards. Tackle by 94-Charles Overman.</t>
   </si>
@@ -491,51 +491,51 @@
   <si>
     <t>UGA 27</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-1-UGA 27 (13:29) 4-Peter Shah 44 yard field goal is GOOD. MAR 3 UGA 0</t>
   </si>
   <si>
     <t>#4 Peter Shah - K</t>
   </si>
   <si>
     <t>#66 Craig Fisher - RG</t>
   </si>
   <si>
     <t>#53 Carl Galarza - MLB</t>
   </si>
   <si>
     <t>#51 Todd Peterson - SLB</t>
   </si>
   <si>
-    <t>#63 Archie Bailey - RDE</t>
+    <t>#90 Archie Bailey - LDE</t>
   </si>
   <si>
     <t>#97 William Robertson - LDE</t>
   </si>
   <si>
     <t>13:25</t>
   </si>
   <si>
     <t>MAR 35</t>
   </si>
   <si>
     <t>(13:26) 4-Peter Shah kicks 74 yards from MAR 35 to UGA -9. Touchback.</t>
   </si>
   <si>
     <t>#85 Franklin Cantrelle - WR</t>
   </si>
   <si>
     <t>UGA 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>