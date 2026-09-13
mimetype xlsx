--- v0 (2026-08-23)
+++ v1 (2026-09-13)
@@ -416,51 +416,51 @@
   <si>
     <t>#22 David York - CB</t>
   </si>
   <si>
     <t>#37 Daniel Cowley - FS</t>
   </si>
   <si>
     <t>#21 Howard Bermudez - SS</t>
   </si>
   <si>
     <t>#6 Joel Treusdell - FS</t>
   </si>
   <si>
     <t>14:28</t>
   </si>
   <si>
     <t>AUB 37</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>1-10-AUB 37 (14:27) 11-Kyle Springer pass complete to 44-Benjamin McCormick to AUB 39 for 3 yards. Tackle by 94-Charles Overman.</t>
   </si>
   <si>
-    <t>#38 Daniel Bourque - SS</t>
+    <t>#38 Daniel Bourque - CB</t>
   </si>
   <si>
     <t>13:52</t>
   </si>
   <si>
     <t>AUB 39</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>2-7-AUB 39 (13:51) 44-Benjamin McCormick ran to AUB 45 for 6 yards. Tackle by 6-Joel Treusdell. UGA 50-Sean Williamson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#30 Tony Valentine - RB</t>
   </si>
   <si>
     <t>#82 Jay Cathey - TE</t>
   </si>
   <si>
     <t>#53 Carl Galarza - MLB</t>
   </si>
@@ -1187,51 +1187,51 @@
   <si>
     <t>1-10-AUB 49 (0:54) 11-Kyle Springer pass Pass knocked down by 22-David York. incomplete, intended for 81-James Henderson.</t>
   </si>
   <si>
     <t>0:50</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>2-10-AUB 49 (0:51) 11-Kyle Springer pass Pass knocked down by 37-Daniel Cowley. incomplete, intended for 14-Richard Wolford.</t>
   </si>
   <si>
     <t>0:46</t>
   </si>
   <si>
     <t>3-10-AUB 49 (0:47) 11-Kyle Springer pass complete to 44-Benjamin McCormick to AUB 49 for 1 yards. Tackle by 53-Carl Galarza.</t>
   </si>
   <si>
     <t>0:11</t>
   </si>
   <si>
     <t>4-9-AUB 49 (0:10) 5-Michael Moreno punts 48 yards to UGA 3.</t>
   </si>
   <si>
-    <t>#63 Archie Bailey - RDE</t>
+    <t>#90 Archie Bailey - LDE</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 3-Guy Cordeiro kicks 67 yards from AUB 35 to UGA -2. 85-Franklin Cantrelle to UGA 28 for 30 yards. Tackle by 19-Louis Trimble.</t>
   </si>
   <si>
     <t>#3 Guy Cordeiro - K</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>UGA 28</t>
   </si>
   <si>
     <t>1-10-UGA 28 (14:56) 1-William Lee pass complete to 28-Brain Gonzales to UGA 29 for 1 yards. Tackle by 36-Joseph Ross.</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>UGA 29</t>
   </si>