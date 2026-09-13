--- v0 (2026-08-23)
+++ v1 (2026-09-13)
@@ -647,51 +647,51 @@
   <si>
     <t>NEB 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(7:29) Extra point GOOD by 18-Gary Scruggs. NEB 58-Dale Hancock was injured on the play. He looks like he should be able to return. MIN 7 NEB 0</t>
   </si>
   <si>
     <t>#1 Henry Nguyen - RB</t>
   </si>
   <si>
     <t>#18 Gary Scruggs - K</t>
   </si>
   <si>
     <t>#65 Jonathan White - RG</t>
   </si>
   <si>
     <t>#78 George Velazco - LT</t>
   </si>
   <si>
-    <t>#79 Ralph Hazelton - RG</t>
+    <t>#79 Ralph Hazelton - LG</t>
   </si>
   <si>
     <t>#50 John Snell - WLB</t>
   </si>
   <si>
     <t>#99 Douglas Neal - WLB</t>
   </si>
   <si>
     <t>#58 Dale Hancock - MLB</t>
   </si>
   <si>
     <t>#59 Donald Hubbard - WLB</t>
   </si>
   <si>
     <t>MIN 35</t>
   </si>
   <si>
     <t>(7:29) 18-Gary Scruggs kicks 65 yards from MIN 35 to NEB 0. 42-Michael Johnson to NEB 22 for 23 yards. Tackle by 21-Thomas Rodriquez. NEB 87-Karen Morris was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#42 Michael Johnson - RB</t>
   </si>
   <si>
     <t>#87 Karen Morris - WR</t>
   </si>