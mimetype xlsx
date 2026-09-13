--- v0 (2026-08-23)
+++ v1 (2026-09-13)
@@ -1010,57 +1010,57 @@
   <si>
     <t>1-10-UGA 31 (12:23) 48-John Jin ran to UGA 25 for 7 yards. Tackle by 39-Randall Roe.</t>
   </si>
   <si>
     <t>11:46</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>2-3-UGA 25 (11:45) 40-Vincent Hill ran to UGA 0 for 25 yards. TOUCHDOWN! UGA 52-Lawrence Bond was injured on the play. He looks like he should be able to return. UGA 10 FLA 6</t>
   </si>
   <si>
     <t>11:39</t>
   </si>
   <si>
     <t>UGA 15</t>
   </si>
   <si>
     <t>(11:40) Extra point GOOD by 2-Charles Anderson. UGA 53-Carl Galarza was injured on the play. He looks like he should be able to return. UGA 10 FLA 7</t>
   </si>
   <si>
     <t>#54 Justin Delia - MLB</t>
   </si>
   <si>
-    <t>#63 Archie Bailey - RDE</t>
+    <t>#90 Archie Bailey - LDE</t>
   </si>
   <si>
     <t>(11:40) 2-Charles Anderson kicks 68 yards from FLA 35 to UGA -3. Touchback.</t>
   </si>
   <si>
-    <t>#38 Daniel Bourque - SS</t>
+    <t>#38 Daniel Bourque - CB</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-UGA 25 (11:40) 1-William Lee pass Pass knocked down by 39-Eugenio Brady. incomplete, intended for 82-John Willard.</t>
   </si>
   <si>
     <t>11:36</t>
   </si>
   <si>
     <t>Singleback Empty 4 TE Drag WR Mix</t>
   </si>
   <si>
     <t>Dime Flat Overload Blitz</t>
   </si>
   <si>
     <t>2-10-UGA 25 (11:37) 1-William Lee sacked at UGA 17 for -8 yards (61-Charlie Kyte) UGA 1-William Lee was injured on the play. He looks like he should be able to return. FLA 57-Joseph Brooks was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>10:54</t>
   </si>
   <si>
     <t>UGA 17</t>
   </si>