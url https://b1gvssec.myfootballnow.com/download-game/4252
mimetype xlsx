--- v0 (2026-08-23)
+++ v1 (2026-09-13)
@@ -908,51 +908,51 @@
   <si>
     <t>2-7-UGA 19 (15:00) 5-Julio Puckett pass Pass knocked down by 39-Randall Roe. incomplete, intended for 13-Gary Brown.</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>3-7-UGA 19 (14:57) 44-Richard Music ran to UGA 18 for 1 yards. Tackle by 52-Lawrence Bond. 75-Barton Carter was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>UGA 18</t>
   </si>
   <si>
     <t>4-6-UGA 18 (14:24) 13-Jeffrey Carbonell 35 yard field goal is GOOD. UGA 3 RUT 3</t>
   </si>
   <si>
     <t>#15 Winfred Lotz - QB</t>
   </si>
   <si>
-    <t>#63 Archie Bailey - RDE</t>
+    <t>#90 Archie Bailey - LDE</t>
   </si>
   <si>
     <t>#54 Justin Delia - MLB</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>(14:21) 13-Jeffrey Carbonell kicks 62 yards from RUT 35 to UGA 3. 85-Franklin Cantrelle to UGA 33 for 31 yards. Tackle by 57-John Kuntz.</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>UGA 33</t>
   </si>
   <si>
     <t>1-10-UGA 33 (14:16) 4-Brett Jones pass Pass knocked down by 27-Joseph Clark. incomplete, intended for 88-Jon Thompson.</t>
   </si>
   <si>
     <t>2-10-UGA 33 (14:12) 4-Brett Jones pass complete to 88-Jon Thompson to UGA 42 for 9 yards. Tackle by 45-George Loftis.</t>
   </si>
   <si>
     <t>13:35</t>
   </si>
@@ -1058,51 +1058,51 @@
   <si>
     <t>8:11</t>
   </si>
   <si>
     <t>UGA 46</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>2-8-UGA 46 (8:10) 5-Julio Puckett pass complete to 81-Frank Priest to UGA 28 for 18 yards. Tackle by 3-Woodrow Lingerfelt.</t>
   </si>
   <si>
     <t>7:33</t>
   </si>
   <si>
     <t>UGA 28</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>1-10-UGA 28 (7:32) 44-Richard Music ran to UGA 25 for 3 yards. Tackle by 97-William Robertson. 85-John Linn was completely beat on that play. 85-John Linn totally missed that block.</t>
   </si>
   <si>
-    <t>#38 Daniel Bourque - SS</t>
+    <t>#38 Daniel Bourque - CB</t>
   </si>
   <si>
     <t>7:00</t>
   </si>
   <si>
     <t>UGA 25</t>
   </si>
   <si>
     <t>2-7-UGA 25 (6:59) 26-Darren Wade ran to UGA 20 for 5 yards. Tackle by 91-Nicholas Isler.</t>
   </si>
   <si>
     <t>6:18</t>
   </si>
   <si>
     <t>UGA 20</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>3-2-UGA 20 (6:17) 44-Richard Music ran to UGA 15 for 5 yards. Tackle by 39-Randall Roe.</t>
   </si>
   <si>
     <t>5:37</t>
   </si>