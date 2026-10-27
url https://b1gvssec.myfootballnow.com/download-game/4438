--- v0 (2026-09-24)
+++ v1 (2026-10-27)
@@ -293,66 +293,66 @@
   <si>
     <t>TEX has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>WAS</t>
   </si>
   <si>
     <t>WAS 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 2-John Donaghy kicks 74 yards from WAS 35 to TEX -9. Touchback.</t>
   </si>
   <si>
     <t>#42 Blake Jones - RB</t>
   </si>
   <si>
     <t>#57 Samuel Contreras - DT</t>
   </si>
   <si>
-    <t>#29 Joshua Lockwood - FS</t>
+    <t>#43 Joshua Lockwood - FS</t>
   </si>
   <si>
     <t>#75 Brian Spencer - LDE</t>
   </si>
   <si>
     <t>#65 Dale Brown - WLB</t>
   </si>
   <si>
     <t>#21 Ralph Batiste - CB</t>
   </si>
   <si>
-    <t>#43 David Bass - SS</t>
-[...2 lines deleted...]
-    <t>#99 James Bennett - MLB</t>
+    <t>#43 David Bass - FS</t>
+  </si>
+  <si>
+    <t>#55 James Bennett - MLB</t>
   </si>
   <si>
     <t>#49 Donald Ball - SS</t>
   </si>
   <si>
     <t>#1 James Reif - LDE</t>
   </si>
   <si>
     <t>#90 Stephen Davis - WLB</t>
   </si>
   <si>
     <t>#2 John Donaghy - K</t>
   </si>
   <si>
     <t>TEX</t>
   </si>
   <si>
     <t>TEX 25</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
@@ -374,72 +374,72 @@
   <si>
     <t>#18 James Garrett - WR</t>
   </si>
   <si>
     <t>#63 Walter Odum - LT</t>
   </si>
   <si>
     <t>#52 John Davis - LG</t>
   </si>
   <si>
     <t>#61 Michael Cyr - C</t>
   </si>
   <si>
     <t>#71 Ramiro Culver - RG</t>
   </si>
   <si>
     <t>#62 Christopher Vogel - RT</t>
   </si>
   <si>
     <t>#94 Monte Martin - LDE</t>
   </si>
   <si>
     <t>#65 Bobby Webb - DT</t>
   </si>
   <si>
-    <t>#92 Dennis Fritz - DT</t>
+    <t>#64 Dennis Fritz - DT</t>
   </si>
   <si>
     <t>#99 Vincent Goin - RDE</t>
   </si>
   <si>
     <t>#57 Andrew Wright - SLB</t>
   </si>
   <si>
     <t>#58 Raphael Rainwater - MLB</t>
   </si>
   <si>
     <t>#55 Billy Clark - WLB</t>
   </si>
   <si>
     <t>#24 Kirk Corman - CB</t>
   </si>
   <si>
-    <t>#26 Jeff David - CB</t>
-[...2 lines deleted...]
-    <t>#29 Stephen Hogan - CB</t>
+    <t>#22 Jeff David - CB</t>
+  </si>
+  <si>
+    <t>#33 Stephen Hogan - CB</t>
   </si>
   <si>
     <t>#45 Clyde Melendez - SS</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>TEX 30</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>2-5-TEX 30 (14:22) 37-Timothy Vance ran to TEX 38 for 8 yards. Tackle by 44-Francis Ludwig. TEX 83-Alva Santana was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#40 Benjamin Maple - RB</t>
   </si>
   <si>
     <t>#37 Timothy Vance - RB</t>
   </si>
@@ -626,51 +626,51 @@
   <si>
     <t>#76 Chris Mayo - RDE</t>
   </si>
   <si>
     <t>#58 Joseph Walls - DT</t>
   </si>
   <si>
     <t>#55 Louis Broome - DT</t>
   </si>
   <si>
     <t>#72 Wayne Stringer - RDE</t>
   </si>
   <si>
     <t>#97 Robert Newby - SLB</t>
   </si>
   <si>
     <t>#99 Robert Daye - MLB</t>
   </si>
   <si>
     <t>#92 James Welker - SLB</t>
   </si>
   <si>
     <t>#38 Angel Ackerman - CB</t>
   </si>
   <si>
-    <t>#34 Douglas Irving - CB</t>
+    <t>#34 Douglas Irving - SS</t>
   </si>
   <si>
     <t>#45 Charles Barnett - FS</t>
   </si>
   <si>
     <t>10:08</t>
   </si>
   <si>
     <t>WAS 23</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>2-8-WAS 23 (10:07) 33-Eric Lawrence ran to WAS 24 for 1 yards. Tackle by 75-Brian Spencer.</t>
   </si>
   <si>
     <t>#21 Benito Ordonez - FB</t>
   </si>
   <si>
     <t>#83 Frank Cantrell lll - TE</t>
   </si>