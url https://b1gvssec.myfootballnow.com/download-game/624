--- v4 (2026-06-22)
+++ v5 (2026-10-27)
@@ -341,51 +341,51 @@
   <si>
     <t>#92 Billy Marr - MLB</t>
   </si>
   <si>
     <t>#15 Adalberto Cuddy - K</t>
   </si>
   <si>
     <t>ARK</t>
   </si>
   <si>
     <t>14:53</t>
   </si>
   <si>
     <t>ARK 32</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>46 Heavy WLB Blitz</t>
   </si>
   <si>
     <t>1-10-ARK 32 (14:54) 32-Coy Morris ran to ARK 38 for 5 yards. Tackle by 96-Gilbert Allen.</t>
   </si>
   <si>
-    <t>#6 Joseph Harris - QB</t>
+    <t>#9 Joseph Harris - QB</t>
   </si>
   <si>
     <t>#32 Coy Morris - RB</t>
   </si>
   <si>
     <t>#79 Joseph Walker - RT</t>
   </si>
   <si>
     <t>#87 Gordon Oconnell - TE</t>
   </si>
   <si>
     <t>#13 John Benton - WR</t>
   </si>
   <si>
     <t>#84 Francisco Johnson - WR</t>
   </si>
   <si>
     <t>#74 Charlie Anderson - LT</t>
   </si>
   <si>
     <t>#75 Charles Salazar - LT</t>
   </si>
   <si>
     <t>#63 Jonathan Kane - C</t>
   </si>