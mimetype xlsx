--- v4 (2026-06-23)
+++ v5 (2026-10-22)
@@ -401,51 +401,51 @@
   <si>
     <t>#70 Lewis Lewis - DT</t>
   </si>
   <si>
     <t>#76 James Powers - DT</t>
   </si>
   <si>
     <t>#93 Victor Crepeau - RDE</t>
   </si>
   <si>
     <t>#44 Gregory Yang - MLB</t>
   </si>
   <si>
     <t>#45 Kenneth Frost - WLB</t>
   </si>
   <si>
     <t>#21 Clarence Harty - CB</t>
   </si>
   <si>
     <t>#4 Charles Gray - CB</t>
   </si>
   <si>
     <t>#21 John Hernandez - CB</t>
   </si>
   <si>
-    <t>#51 Gerald Shoe - MLB</t>
+    <t>#91 Gerald Shoe - MLB</t>
   </si>
   <si>
     <t>#78 John Braggs - RDE</t>
   </si>
   <si>
     <t>14:53</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>2-10-IOW 33 (14:54) PENALTY - False Start (IOW 71-Mark Campbell)</t>
   </si>
   <si>
     <t>#86 Harry Francis - TE</t>
   </si>
   <si>
     <t>#83 Terry Saucedo - TE</t>
   </si>
   <si>
     <t>#90 Robert Gorman - SLB</t>
   </si>