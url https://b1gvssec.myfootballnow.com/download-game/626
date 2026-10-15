--- v4 (2026-06-17)
+++ v5 (2026-10-15)
@@ -431,51 +431,51 @@
   <si>
     <t>I Formation Normal Curl &amp; Post</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>2-5-UMS 30 (14:24) 7-Dennis Jenkins pass complete to 10-Isaac Allen to UMS 43 for 13 yards. Tackle by 49-Sonny Adams. 10-Isaac Allen breaks down the CB.</t>
   </si>
   <si>
     <t>#44 Kenneth Berry - FB</t>
   </si>
   <si>
     <t>#66 Larry Fry - DT</t>
   </si>
   <si>
     <t>#57 Donald Grey - MLB</t>
   </si>
   <si>
     <t>#57 David Dixon - WLB</t>
   </si>
   <si>
     <t>#37 Alvin Bower - CB</t>
   </si>
   <si>
-    <t>#29 Tyler Cardenas - CB</t>
+    <t>#35 Tyler Cardenas - CB</t>
   </si>
   <si>
     <t>13:49</t>
   </si>
   <si>
     <t>UMS 43</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Normal Cover 2 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-UMS 43 (13:48) 7-Dennis Jenkins pass complete to 20-Frederick Robert to ILL 45 for 12 yards. Tackle by 46-Gregory Jacques. ILL 46-Gregory Jacques was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>13:08</t>
   </si>
   <si>
     <t>ILL 45</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
@@ -629,51 +629,51 @@
   <si>
     <t>#34 Paul Shaffer - RB</t>
   </si>
   <si>
     <t>#23 Robert Jankowski - FB</t>
   </si>
   <si>
     <t>#89 Daniel Scott - TE</t>
   </si>
   <si>
     <t>#61 Joel McMillan - LT</t>
   </si>
   <si>
     <t>#52 Darrell Thompson - LG</t>
   </si>
   <si>
     <t>#71 Thomas Hall - C</t>
   </si>
   <si>
     <t>#56 Donald Masterson - RG</t>
   </si>
   <si>
     <t>#72 Henry Grant - RT</t>
   </si>
   <si>
-    <t>#72 John Smith - RDE</t>
+    <t>#93 John Smith - RDE</t>
   </si>
   <si>
     <t>#99 Jeffrey Draeger - DT</t>
   </si>
   <si>
     <t>#97 Henry Smith - DT</t>
   </si>
   <si>
     <t>#90 Carl Truss - RDE</t>
   </si>
   <si>
     <t>#90 Jose Kowalsky - MLB</t>
   </si>
   <si>
     <t>9:53</t>
   </si>
   <si>
     <t>ILL 28</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>