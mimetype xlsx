--- v7 (2026-08-30)
+++ v8 (2026-10-01)
@@ -575,51 +575,51 @@
   <si>
     <t>WAS 42</t>
   </si>
   <si>
     <t>Weak I Big HB Counter Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-WAS 42 (10:15) 23-Thomas Stetler ran to WAS 43 for 2 yards. Tackle by 44-Bobby Ayotte.</t>
   </si>
   <si>
     <t>#10 Jose Widman - QB</t>
   </si>
   <si>
     <t>#30 Thomas Stetler - FB</t>
   </si>
   <si>
     <t>#48 David Ratcliff - RB</t>
   </si>
   <si>
     <t>#46 William Fredrickson - TE</t>
   </si>
   <si>
-    <t>#41 Ronald Ellis - FB</t>
+    <t>#35 Ronald Ellis - FB</t>
   </si>
   <si>
     <t>#11 Donald Munsell - WR</t>
   </si>
   <si>
     <t>#79 Charles Ryman - LT</t>
   </si>
   <si>
     <t>#62 Warren Nelson - LG</t>
   </si>
   <si>
     <t>#60 Harry Key - LG</t>
   </si>
   <si>
     <t>#69 James Cahoon - RG</t>
   </si>
   <si>
     <t>#77 Raymond Sim - LT</t>
   </si>
   <si>
     <t>#78 Adrian Dandridge - LDE</t>
   </si>
   <si>
     <t>#71 Marshall Guin - DT</t>
   </si>