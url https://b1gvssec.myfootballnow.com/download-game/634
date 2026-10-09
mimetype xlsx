--- v4 (2026-06-12)
+++ v5 (2026-10-09)
@@ -368,51 +368,51 @@
   <si>
     <t>#83 Glenn Smith - TE</t>
   </si>
   <si>
     <t>#19 David Carreon - WR</t>
   </si>
   <si>
     <t>#80 Alexis Peraza - WR</t>
   </si>
   <si>
     <t>#58 John Brosnan - LT</t>
   </si>
   <si>
     <t>#63 Adrian Baker - LG</t>
   </si>
   <si>
     <t>#57 Christopher Grosso - C</t>
   </si>
   <si>
     <t>#76 Scott Comer - RG</t>
   </si>
   <si>
     <t>#57 Henry Rossetti - RT</t>
   </si>
   <si>
-    <t>#72 John Smith - RDE</t>
+    <t>#98 John Smith - RDE</t>
   </si>
   <si>
     <t>#63 Jacob Ball - DT</t>
   </si>
   <si>
     <t>#99 Jeffrey Draeger - DT</t>
   </si>
   <si>
     <t>#90 Carl Truss - RDE</t>
   </si>
   <si>
     <t>#90 Jose Kowalsky - MLB</t>
   </si>
   <si>
     <t>#57 Robert Dotts - MLB</t>
   </si>
   <si>
     <t>#57 Charles Jones - WLB</t>
   </si>
   <si>
     <t>#37 Lawrence Brannon - CB</t>
   </si>
   <si>
     <t>#34 Marc Kapoor - CB</t>
   </si>