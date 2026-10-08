--- v8 (2026-08-16)
+++ v9 (2026-10-08)
@@ -338,51 +338,51 @@
   <si>
     <t>#91 Eddie Huff - LDE</t>
   </si>
   <si>
     <t>#42 James Lopez - FS</t>
   </si>
   <si>
     <t>#6 Luke Gabriel - K</t>
   </si>
   <si>
     <t>ARK</t>
   </si>
   <si>
     <t>ARK 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-ARK 25 (15:00) 34-Paul Shaffer ran to ARK 35 for 10 yards. Tackle by 46-Wayne Brothers.</t>
   </si>
   <si>
-    <t>#6 Joseph Harris - QB</t>
+    <t>#9 Joseph Harris - QB</t>
   </si>
   <si>
     <t>#32 Coy Morris - RB</t>
   </si>
   <si>
     <t>#34 Paul Shaffer - RB</t>
   </si>
   <si>
     <t>#84 James Thomas - WR</t>
   </si>
   <si>
     <t>#16 Donald Deleon - WR</t>
   </si>
   <si>
     <t>#74 Charlie Anderson - LT</t>
   </si>
   <si>
     <t>#79 Armando Day - LG</t>
   </si>
   <si>
     <t>#70 Thomas Lohr - C</t>
   </si>
   <si>
     <t>#76 Michael Lowe - RG</t>
   </si>